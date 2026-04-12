--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -753,274 +753,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the tensile mechanical behaviour of carbon fibers fabrics reinforced thermoplastic composites under very high temperature conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of a low Reynolds number flame jet impinging flat plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Schuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Carpier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vieille</w:t>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coppalle</w:t>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 181, pp.107586. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.119856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357075v1</w:t>
+                <w:t xml:space="preserve">hal-02610686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a low Reynolds number flame jet impinging flat plates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About the tensile mechanical behaviour of carbon fibers fabrics reinforced thermoplastic composites under very high temperature conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+                <w:t xml:space="preserve">Y. Carpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Yon</w:t>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Godard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 156, pp.119856. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181, pp.107586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610686v1</w:t>
+                <w:t xml:space="preserve">hal-02357075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of thermomechanical coupling in carbon fibers woven‐ply reinforced thermoplastic laminates: Tensile behavior under radiant heat flux</w:t>
               </w:r>
@@ -1045,51 +1045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1136,51 +1136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Organic Coating on Soot Angular and Spectral Scattering Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1426,51 +1426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 186, pp.89 - 101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1543,51 +1543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1651,90 +1651,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of aeronautical polymer composite to flame: A comparative study of thermoset- and thermoplastic-based laminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Carpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 152, pp.105 - 115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1781,51 +1781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity and temperature measurements in a vertical wall flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1872,103 +1872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of carbon fibers polyphenylene sulfide composites exposed to radiant heat flux and constant compressive force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Carpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. A Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 200, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2145,90 +2145,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-fire compressive behaviour of carbon fibers woven-ply Polyphenylene Sulfide laminates for aeronautical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Carpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119, pp.101 - 113. </w:t>
@@ -2292,64 +2292,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2452,51 +2452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. -X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101, pp.118-132. </w:t>
@@ -2681,90 +2681,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of matrix nature on the post-fire mechanical behaviour of notched polymer-based composite structures for high temperature applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Carpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100, pp.114--124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2823,51 +2823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent smoke yield and mass loss of pool fires in a reduced-scale mechanically ventilated compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S.-X. Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3067,772 +3067,772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Aggregate Primary Particle Size Distribution by TEM Image Analysis: Application to Soot</w:t>
+                <w:t xml:space="preserve">Automated determination of aggregate primary particle size distribution by tem image analysis Application to soot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 48 (8), pp.831-841</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 48 (8), pp.831-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2014.932896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067962v1</w:t>
+                <w:t xml:space="preserve">hal-02614020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of multiple scattering on radiative properties of soot fractal aggregates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Rozé</w:t>
+                <w:t xml:space="preserve">Determination of Aggregate Primary Particle Size Distribution by TEM Image Analysis: Application to Soot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (8), pp.831-841</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01612399v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in thermophoretic velocity of carbon aggregates as a function of particle size</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of multiple scattering on radiative properties of soot fractal aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coppalle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengshan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Caumont-Prim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2014.06.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.374--381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2013.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612413v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post fire behavior of carbon fibers Polyphenylene Sulfide- and epoxy-based laminates for aeronautical applications: A comparative study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+                <w:t xml:space="preserve">Increase in thermophoretic velocity of carbon aggregates as a function of particle size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brugiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.87--97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2014.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2014.05.046⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612416v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated determination of aggregate primary particle size distribution by tem image analysis Application to soot</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post fire behavior of carbon fibers Polyphenylene Sulfide- and epoxy-based laminates for aeronautical applications: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.56--68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2014.05.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02786826.2014.932896⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02614020v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the possibility to determine the primary particle size of fractal aggregates by measuring light depolarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Girasole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Quant. Spectrosc. Radiat. Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 126, pp.130-139. </w:t>
@@ -3870,90 +3870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4138,64 +4138,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of aggregates' size distribution by angular light scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Caumont-Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4306,77 +4306,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bescond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62, pp.821-828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4449,51 +4449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gensdarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4550,290 +4550,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of wavelength dependent soot optical properties of diesel and diesel/rapeseed methyl ester mixture by extinction spectra analysis and LII measurements (online first : DOI: 10.1007/s00340-011-4416-4)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of aggregates size distribution by inversion of angular light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Caumont-Prim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">App. Phys. B-Lasers O</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-011-4416-4⟩</w:t>
+              <w:t xml:space="preserve">AAPP | Physical, Mathematical, and Natural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (S1), 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1478/C1V89S1P021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613299v1</w:t>
+                <w:t xml:space="preserve">hal-01613300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of aggregates size distribution by inversion of angular light scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examination of wavelength dependent soot optical properties of diesel and diesel/rapeseed methyl ester mixture by extinction spectra analysis and LII measurements (online first : DOI: 10.1007/s00340-011-4416-4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Therssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPP | Physical, Mathematical, and Natural Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">App. Phys. B-Lasers O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (2), pp.253-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-011-4416-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1478/C1V89S1P021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01613300v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Sampling and Storage Protocol on Fractal Morphology of Soot Studied by Transmission Electron Microscopy</w:t>
               </w:r>
@@ -4858,51 +4858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4975,51 +4975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. E Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5121,51 +5121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5264,51 +5264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Girasole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Méès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5698,51 +5698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stepowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 111 (4), pp.338-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6407,51 +6407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du comportement thermo-mécanique de composites stratifiés tissés carbone PPS sous flux radiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Carpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6636,51 +6636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par PIV de la couche limite d'un jet chaud impactant une paroi plane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6738,619 +6738,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire behavior of polymer composite to flame. Application to a comparative study of thermoset‐ and thermoplastic‐based CFRP.</w:t>
+                <w:t xml:space="preserve">Composites aéronautiques soumis au feu : différents mécanismes de dégradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Vieille</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Carpier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Carpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRPM17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Manchester, Unknown Region</w:t>
+              <w:t xml:space="preserve">GDR Feux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Balma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675828v1</w:t>
+                <w:t xml:space="preserve">hal-02018937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique au feu de composites à matrice thermoplastique pour applications aéronautiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vieille</w:t>
+                <w:t xml:space="preserve">Influence of soot particles on the lower flammability limit of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yuhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Ali Maaroufi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+                <w:t xml:space="preserve">A Loo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">MCS‐10: Tenth Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621623v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites aéronautiques soumis au feu : différents mécanismes de dégradation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Carpier</w:t>
+                <w:t xml:space="preserve">Impact des molécules oxygénées présentes dans un biocarburants sur les émissions de suies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rossow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Feux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Balma, France</w:t>
+              <w:t xml:space="preserve">Combustion de biocarburants, de la biomasse et de ses dérives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, ASCOTEL, Cité scientifique, Villeneuve d'Ascq, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018937v1</w:t>
+                <w:t xml:space="preserve">hal-01675827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des molécules oxygénées présentes dans un biocarburants sur les émissions de suies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fire behavior of polymer composite to flame. Application to a comparative study of thermoset‐ and thermoplastic‐based CFRP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Lefevre</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion de biocarburants, de la biomasse et de ses dérives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, ASCOTEL, Cité scientifique, Villeneuve d'Ascq, Région indéterminée</w:t>
+              <w:t xml:space="preserve">FRPM17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Manchester, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675827v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soot particles on the lower flammability limit of methane</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Aine</w:t>
+                <w:t xml:space="preserve">Comportement mécanique au feu de composites à matrice thermoplastique pour applications aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Carpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Loo</w:t>
+                <w:t xml:space="preserve">Mohamed-Ali Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCS‐10: Tenth Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675829v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de vitesse par PIV dans une flamme de paroi-verticale générant des suies et dominée par la flottabilité</w:t>
               </w:r>
@@ -7362,51 +7362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7457,51 +7457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical diagnostic for soot particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7815,77 +7815,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de la réponse du PPS Pegasor à la nature et au diamètre des agrégats de suie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8074,77 +8074,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par ombroscopie du phénomène de bullage à la surface d'un échantillon de PMMA lors de sa dégradation thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Feux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8277,77 +8277,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des propriétés optiques des nanoparticules de suie générées par le miniCAST par analyse du spectre d’extinction de la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8411,51 +8411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées GFC - SFT - GDR ACCORT : Rayonnement thermique en milieu semi-transparent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8506,64 +8506,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8765,77 +8765,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8854,519 +8854,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of smokes emitted during smoke‐chamber tests</w:t>
+                <w:t xml:space="preserve">Etude expérimentale sur le comportement thermophorétique d’agrégats de nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moraine</w:t>
+                <w:t xml:space="preserve">E. Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh Triennial International Fire &amp; Cabin Safety Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Philadelphie (USA), Unknown Region</w:t>
+              <w:t xml:space="preserve">ContaminExpert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675865v1</w:t>
+                <w:t xml:space="preserve">hal-01675870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par rayonnement synchrotron X d'aerosols carbonés nanostructures fraichement émis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties of smokes emitted during smoke‐chamber tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.‐a. Barreda</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">J. Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, Région indéterminée</w:t>
+              <w:t xml:space="preserve">The Seventh Triennial International Fire &amp; Cabin Safety Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Philadelphie (USA), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675863v1</w:t>
+                <w:t xml:space="preserve">hal-01675865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude spectrale de la densité optique des aérosols de fumée d’incendie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Etude par rayonnement synchrotron X d'aerosols carbonés nanostructures fraichement émis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.‐a. Barreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.‐j. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675867v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale sur le comportement thermophorétique d’agrégats de nanoparticules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. X. Ouf</w:t>
+                <w:t xml:space="preserve">Etude spectrale de la densité optique des aérosols de fumée d’incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ContaminExpert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675870v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the role played by multiple scattering on the radiative properties of soot fractal aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9486,64 +9486,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Incendie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Poitier, France</w:t>
@@ -9572,103 +9572,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X‐ray study of freshly emitted carbonaceous nano‐aerosols by synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.‐a. Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.‐j. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Prague, Rep. Tchèque, Unknown Region</w:t>
@@ -9835,51 +9835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the soot size distribution in flames by inversion of angular light scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10038,90 +10038,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la vitesse de thermophorèse d’agrégats de suie de combustion avec un SpectroMètre Thermophorétique Circulaire (SMTC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gendarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10159,103 +10159,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of thermophoretic velocity of soot particles with a new device: the radial flow thermophoretic analyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gensdarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10293,51 +10293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of light depolarization by nanoparticle fractal aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Girasole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10418,51 +10418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination in‐situ de la distribution des particules de suie par analyse du signal de diffusion angulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10539,51 +10539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10781,51 +10781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10850,77 +10850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermophoresis of non‐spherical particle: experimental prospect on soot particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gendarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10971,77 +10971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories et expériences relatives à la thermophorèse de particules sphériques et non‐sphériques : état de l’art et perspectives d’expérimentations sur les aérosols de combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gendarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11092,51 +11092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés optiques des suies dans le domaine 300‐1000nm, application aux incendies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11306,290 +11306,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the submicronic aerosol dry deposition on urban surfaces in a wind tunnel.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurements of soot size distribution in flames by inversion of angular light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.‐f. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français sur les aerosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">ELS 13th (Electromagnetic and Light Scattering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760194v1</w:t>
+                <w:t xml:space="preserve">hal-01675884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of soot size distribution in flames by inversion of angular light scattering</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the submicronic aerosol dry deposition on urban surfaces in a wind tunnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELS 13th (Electromagnetic and Light Scattering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Taormina, Italy</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français sur les aerosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675884v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the refractive index of soot particles in the visble spectrum by extinction spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11597,51 +11597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Manchester (UK), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11666,103 +11666,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the refractive index wavelength dependence of Diesel and Diester soot by extinction spectra analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Therssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Varena, Italy</w:t>
@@ -11791,90 +11791,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the values of the refractive index fuction ratios E(m,266)/E(m,532) and E(m,532)/E(m,1064) for the measurement of fluorescent species in liquid spray flames by coupling Laser Induced Incandescence and Fluorescence (LII/LIF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Therssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11910,230 +11910,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative properties of under-ventilated fire smoke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.X. Ouf</w:t>
+                <w:t xml:space="preserve">Rayonnement des suies dans les flammes : Evaluation de l’émissivité totale des suies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Coppalle</w:t>
+                <w:t xml:space="preserve">Ren Kuanfang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Explosion Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Leeds, United Kingdom. pp</w:t>
+              <w:t xml:space="preserve">GFC-SFT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Saint Etienne du Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471525v1</w:t>
+                <w:t xml:space="preserve">hal-01682899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayonnement des suies dans les flammes : Evaluation de l’émissivité totale des suies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative properties of under-ventilated fire smoke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFC-SFT </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Saint Etienne du Rouvray, France</w:t>
+              <w:t xml:space="preserve">Fire and Explosion Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Leeds, United Kingdom. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682899v1</w:t>
+                <w:t xml:space="preserve">hal-00471525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the dry deposition of aerosols in the urban environment: towards a new methodology</w:t>
               </w:r>
@@ -12270,51 +12270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.‐x. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12352,64 +12352,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la méthode d'échantillonnage sur les caractéristiques morphologiques d'agrégats de nature fractale. Etude par microscopie électronique en transmission.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12499,64 +12499,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.‐f. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12575,247 +12575,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physique des agrégats de suie dans les flammes par analyse angulaire de la diffusion de la lumière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underventilated enclosed fires: A full scale test with wood pallet fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Lucas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.P. Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mitanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">The Sixth Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675896v1</w:t>
+                <w:t xml:space="preserve">hal-00420597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underventilated enclosed fires: A full scale test with wood pallet fire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation physique des agrégats de suie dans les flammes par analyse angulaire de la diffusion de la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jourda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420597v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underventilated enclosed fires: A full scale test with wood pallet fire</w:t>
               </w:r>
@@ -12827,77 +12827,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mitanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feux n° 08038 8e séminaire USTI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Marseille, France</w:t>
@@ -12926,51 +12926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the refractive index of kerosene and ethylene soot by extinction spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13034,77 +13034,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the mass specific extinction coefficient of acetylene, toluene and polymethyl methacrylate soot particles in visible and near‐infrared wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13155,77 +13155,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the optical properties of soot particles. Application to the optical index determination taking into account their agglomerate structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm (5th European Thermal‐Sciences Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13289,51 +13289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Girasole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13371,103 +13371,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental approach for the determination of the gyration / mobility ratio of soot representative diameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gensdarmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13611,597 +13611,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the physical properties of soot aggregates (morphology, size distribution, mass concentration and optical properties). Application to radiative transfer in flames smokes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des particules de suie issues de la combustion du kérosène (sur la calibration des mesures optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Incendie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, ENSMA, Poitiers, France</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675908v1</w:t>
+                <w:t xml:space="preserve">hal-01675904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two different methods for the determination of the fractal dimension of soot aggregates: TEM measurements and serial analysis of the aerodynamic and electrical mobility diameters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the physical properties of soot aggregates (morphology, size distribution, mass concentration and optical properties). Application to radiative transfer in flames smokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weill</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Minnesota (USA), Unknown Region</w:t>
+              <w:t xml:space="preserve">GDR Incendie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ENSMA, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675907v1</w:t>
+                <w:t xml:space="preserve">hal-01675908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des particules de suie issues de la combustion du kérosène (sur la calibration des mesures optiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Comparison of two different methods for the determination of the fractal dimension of soot aggregates: TEM measurements and serial analysis of the aerodynamic and electrical mobility diameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, Région indéterminée</w:t>
+              <w:t xml:space="preserve">IAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Minnesota (USA), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675904v1</w:t>
+                <w:t xml:space="preserve">hal-01675907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the optical properties of soot particles. Application to the optical index determination taking into account their agglomerate structure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesures des particules dans une rue : comparaison des méthodes, évaluation et bilan des particules émises par le trafic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm78 – Computational Thermal Radiation in Participating Media II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque de restitution PRIMEQUAL 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675906v1</w:t>
+                <w:t xml:space="preserve">hal-01156159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures des particules dans une rue : comparaison des méthodes, évaluation et bilan des particules émises par le trafic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the optical properties of soot particles. Application to the optical index determination taking into account their agglomerate structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vendel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution PRIMEQUAL 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Eurotherm78 – Computational Thermal Radiation in Participating Media II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156159v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field measurements of airport emissions and air pollutants including aerosols at Paris CDG airports. The AIRPUR project</w:t>
               </w:r>
@@ -14312,51 +14312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des particules de suie émises dans un foyer sur‐ventilé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14364,51 +14364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14472,51 +14472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Rosant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Sini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14597,51 +14597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPEAN COMBUSTION MEETING "ECM2005"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Louvain‐la‐Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14791,51 +14791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterisation des particules de suie dans les moteurs aéronautiques : Proejt CAPAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15317,51 +15317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15716,51 +15716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15837,64 +15837,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Suie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rouen, France. 2015</w:t>
@@ -15975,51 +15975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marseille, France. 2014</w:t>
@@ -16087,64 +16087,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16182,51 +16182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16432,77 +16432,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological modelling of particle resuspension on bubbling PMMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16691,51 +16691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-R. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16773,51 +16773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoke radiative properties of under-ventilated fires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16862,256 +16862,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sampling method and ageing of fractal aggregates on their morphological parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Radiative properties of under-ventilated fire smoke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Ausset</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Garo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Helsinki, Finland. 2010</w:t>
+              <w:t xml:space="preserve">Fire and Explosion Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Leeds, United Kingdom. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682467v1</w:t>
+                <w:t xml:space="preserve">hal-01682465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative properties of under-ventilated fire smoke</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Influence of sampling method and ageing of fractal aggregates on their morphological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Explosion Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Leeds, United Kingdom. 2010</w:t>
+              <w:t xml:space="preserve">IAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Helsinki, Finland. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682465v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene flame : effects of pressure on soot properties</w:t>
               </w:r>
@@ -17123,51 +17123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Geigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17218,51 +17218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the effective density of fractal aggregates by serial analysis of electrical mobility and aerodynamic diameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17270,51 +17270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Minnesota, United States. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17527,51 +17527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17983,51 +17983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaudhary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuhler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Alia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114786" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03431596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Pluart L" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuhler E" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudhary A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106720" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pluart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Schuhler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Chaudhary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103290" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107586" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119856" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Carpier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b05482" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mcnamee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Meacham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Hees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bisby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Chow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102889" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.05.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grange" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.03.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766590v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.04.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. A Maaroufi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.086" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leonelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Santoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maaroufi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gilles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.03.046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.142" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459070v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bescond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Ouf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.08.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Ouf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marhaba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36495" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Maaroufi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.06.059" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHZCDQ3M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S.-X. Loo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.01.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;m&#233;nt Keller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rose Garda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.03.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRBRKJF0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067962v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Ouf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delhaye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bescond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caumont-Prim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.08.022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDVD423-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugiere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensdarmes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.06.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-546CJRDP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612416v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lefebvre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.05.046" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SGJRVHB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614020v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2014.932896" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613296v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.10.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delcour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.01.060" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Fang Ren" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HFXSN81-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613294v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tissot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.08.131" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613298v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Brugi&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gensdarmes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2013.03.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0M5027S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613299v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Therssen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4416-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B11B3BA0B9571DC64D402019CFDE3AD21776266D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613300v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1478/C1V89S1P021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613301v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ausset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.507228" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018738v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. E Damay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2009.09.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHJTB93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613302v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vendel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weill" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701839154" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445072v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200700011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JHZTFS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuvelier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thunis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Amann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.07.036" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52B1MGKS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394704v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haudiquert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stepowski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(97)00003-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VGSKXR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298943v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delcourt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Izerroukyene" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delacourt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518784v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alfonso Martinez Martinez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02460340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117136v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodore Chazelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Yon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675828v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vieille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621623v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Maaroufi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02018937v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675827v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675829v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuhai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852219v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675848v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valencia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talbaut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675847v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellivier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bescond" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dreuille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270880v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia Correa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675844v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rutard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456299v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675849v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roz&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682884v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675861v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-152" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675855v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saidani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675859v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675865v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moraine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675863v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;a. Barreda" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.&#8208;j. Liu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675867v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675870v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugi&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675864v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675869v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675862v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853569v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675877v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ren" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675875v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675873v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gendarmes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675871v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675874v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675878v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675881v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675872v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tissot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675889v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675883v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675888v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675887v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675884v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.&#8208;f. Ren" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675882v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675891v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amodeo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675892v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471525v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682899v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Kuanfang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156360v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675894v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;x. Ouf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675893v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maill&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675895v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675896v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lucas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420597v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vantelon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitanchez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourda" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471374v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vantelon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675898v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maugendre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675900v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675897v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675901v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675899v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156214v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flori" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olive" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675908v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675907v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675904v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675906v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156159v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouriou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dionnet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970160v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ramaroson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puente Lelievre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Magnani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675905v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156072v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghenu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675909v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145636v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boulaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083518v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bouvier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weill" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972415v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Benech" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763221v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969690v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delmas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bobbia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Menard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tatry" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buty" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155729v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chollet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680849v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Feliz Florian" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pahola Acevedo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876797v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Copalle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682439v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682442v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682445v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682448v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682449v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682452v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bidault" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682450v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682457v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Ren" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682461v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-R. Ren" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682462v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ain&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682467v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682465v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682468v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Geigle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stirn" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682469v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610706v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41235-7_2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613293v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellivier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Loo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Decoster" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0376-9_75" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626906v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209411v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaudhary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuhler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Alia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114786" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03431596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Pluart L" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuhler E" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudhary A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106720" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pluart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Schuhler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Chaudhary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103290" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107586" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Carpier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b05482" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mcnamee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Meacham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Hees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bisby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Chow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102889" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.05.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grange" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.03.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766590v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.04.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. A Maaroufi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.086" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leonelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Santoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maaroufi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gilles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.03.046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.142" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459070v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bescond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Ouf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.08.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Ouf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marhaba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36495" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Maaroufi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.06.059" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHZCDQ3M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S.-X. Loo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.01.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;m&#233;nt Keller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rose Garda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.03.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRBRKJF0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Ouf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delhaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2014.932896" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067962v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bescond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caumont-Prim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.08.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDVD423-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612413v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugiere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensdarmes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.06.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-546CJRDP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lefebvre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.05.046" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SGJRVHB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613296v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.10.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delcour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.01.060" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Fang Ren" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HFXSN81-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613294v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tissot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.08.131" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613298v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Brugi&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gensdarmes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2013.03.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0M5027S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613300v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1478/C1V89S1P021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613299v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Therssen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4416-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B11B3BA0B9571DC64D402019CFDE3AD21776266D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613301v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ausset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.507228" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018738v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. E Damay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2009.09.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHJTB93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613302v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vendel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weill" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701839154" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445072v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200700011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JHZTFS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuvelier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thunis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Amann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.07.036" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52B1MGKS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394704v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haudiquert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stepowski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(97)00003-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VGSKXR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298943v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delcourt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Izerroukyene" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delacourt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518784v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alfonso Martinez Martinez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02460340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117136v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodore Chazelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Yon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02018937v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675829v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuhai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vieille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621623v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Maaroufi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852219v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675848v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valencia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talbaut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675847v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellivier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bescond" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dreuille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270880v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia Correa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675844v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rutard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456299v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675849v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roz&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682884v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675861v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-152" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675855v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saidani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675859v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675870v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugi&#232;re" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675865v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moraine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675863v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;a. Barreda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.&#8208;j. Liu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675867v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675864v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675869v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675862v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853569v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675877v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ren" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675875v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675873v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gendarmes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675871v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675874v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675878v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675881v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675872v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tissot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675889v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675883v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675888v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675887v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675884v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.&#8208;f. Ren" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675882v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675891v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amodeo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675892v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682899v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Kuanfang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471525v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156360v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675894v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;x. Ouf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675893v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maill&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675895v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420597v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vantelon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitanchez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourda" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675896v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lucas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471374v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vantelon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675898v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maugendre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675900v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675897v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675901v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675899v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156214v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flori" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olive" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675904v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675908v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675907v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156159v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouriou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dionnet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675906v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970160v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ramaroson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puente Lelievre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Magnani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675905v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156072v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghenu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675909v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145636v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boulaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083518v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bouvier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weill" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972415v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Benech" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763221v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969690v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delmas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bobbia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Menard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tatry" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buty" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155729v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chollet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680849v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Feliz Florian" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pahola Acevedo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876797v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Copalle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682439v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682442v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682445v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682448v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682449v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682452v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bidault" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682450v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682457v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Ren" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682461v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-R. Ren" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682462v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ain&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682465v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682467v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682468v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Geigle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stirn" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682469v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610706v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41235-7_2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613293v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellivier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Loo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Decoster" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0376-9_75" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626906v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209411v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>