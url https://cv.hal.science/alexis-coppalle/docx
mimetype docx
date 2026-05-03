--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of kerosene flame on fire-behaviour and mechanical properties of hybrid Carbon Glass fibers reinforced PEEK composite laminates</w:t>
+                <w:t xml:space="preserve">Influence of a flame-retardant on the fire-behaviour and the residual mechanical properties of C/PEKK composite laminates exposed to a kerosene flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Schuhler</w:t>
+                <w:t xml:space="preserve">Le Pluart L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chaudhary</w:t>
+                <w:t xml:space="preserve">Schuhler E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adem Alia</w:t>
+                <w:t xml:space="preserve">Chaudhary A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 279, pp.114786. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152, pp.106720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355471v1</w:t>
+                <w:t xml:space="preserve">hal-03431596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a flame-retardant on the fire-behaviour and the residual mechanical properties of C/PEKK composite laminates exposed to a kerosene flame</w:t>
+                <w:t xml:space="preserve">Influence of kerosene flame on fire-behaviour and mechanical properties of hybrid Carbon Glass fibers reinforced PEEK composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Pluart L</w:t>
+                <w:t xml:space="preserve">E. Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schuhler E</w:t>
+                <w:t xml:space="preserve">A. Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaudhary A</w:t>
+                <w:t xml:space="preserve">Adem Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 152, pp.106720. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 279, pp.114786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431596v1</w:t>
+                <w:t xml:space="preserve">hal-04355471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerosene flame behaviour of C/PEKK composite laminates: Influence of exposure time and laminates lay-up on residual mechanical properties</w:t>
               </w:r>
@@ -547,64 +547,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 222, pp.109046. </w:t>
@@ -1117,906 +1117,906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Organic Coating on Soot Angular and Spectral Scattering Properties</w:t>
+                <w:t xml:space="preserve">IAFSS agenda 2030 for a fire safe world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Yon</w:t>
+                <w:t xml:space="preserve">Margaret Mcnamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+                <w:t xml:space="preserve">Brian Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengshan Liu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick van Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Bisby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.K. Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b05482⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110, pp.102889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147135v1</w:t>
+                <w:t xml:space="preserve">hal-02610702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IAFSS agenda 2030 for a fire safe world</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Organic Coating on Soot Angular and Spectral Scattering Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick van Hees</w:t>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Bisby</w:t>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.K. Chow</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fengshan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 110, pp.102889. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (11), pp.6383-6391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b05482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610702v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrally resolved light extinction enhancement of coated soot particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical behavior of carbon fibers polyphenylene sulfide composites exposed to radiant heat flux and constant compressive force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lefevre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franklin Liu</w:t>
+                <w:t xml:space="preserve">M.A. A Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.05.029⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.05.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799554v1</w:t>
+                <w:t xml:space="preserve">hal-02018719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional pyrolysis of carbon based composite materials using FireFOAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Grange</w:t>
+                <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97, pp.66-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.firesaf.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of aeronautical polymer composite to flame: A comparative study of thermoset- and thermoplastic-based laminate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Schuhler</w:t>
+                <w:t xml:space="preserve">Spectrally resolved light extinction enhancement of coated soot particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Carpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.04.004⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 186, pp.89 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766590v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity and temperature measurements in a vertical wall flame</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+                <w:t xml:space="preserve">Behaviour of aeronautical polymer composite to flame: A comparative study of thermoset- and thermoplastic-based laminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1107 (3), pp.032006. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152, pp.105 - 115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1107/3/032006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935652v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of carbon fibers polyphenylene sulfide composites exposed to radiant heat flux and constant compressive force</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Velocity and temperature measurements in a vertical wall flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. A Maaroufi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+                <w:t xml:space="preserve">Andres Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 200, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1107 (3), pp.032006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.05.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1107/3/032006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018719v1</w:t>
+                <w:t xml:space="preserve">hal-01935652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of aerosols emissions from the combustion of dead shrub twigs and leaves using a cone calorimeter</w:t>
               </w:r>
@@ -2266,51 +2266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soot and velocity mapping and 2D soot sheet dimensions in a buoyant wall-fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,554 +2394,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot optical properties determined by analyzing extinction spectra in the visible near-UV: Toward an optical speciation according to constituents and structure</w:t>
+                <w:t xml:space="preserve">Time-dependent smoke yield and mass loss of pool fires in a reduced-scale mechanically ventilated compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bescond</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A. S.-X. Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. -X. Ouf</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Aine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2016.08.001⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.32--43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459070v1</w:t>
+                <w:t xml:space="preserve">hal-01611205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in-flight synchrotron X-ray absorption and photoemission study of carbon soot nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soot optical properties determined by analyzing extinction spectra in the visible near-UV: Toward an optical speciation according to constituents and structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F C Ouf</w:t>
+                <w:t xml:space="preserve">F. -X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Parent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ferry</w:t>
+                <w:t xml:space="preserve">C. Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep36495⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.118-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01409226v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of matrix nature on the post-fire mechanical behaviour of notched polymer-based composite structures for high temperature applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Carpier</w:t>
+                <w:t xml:space="preserve">First in-flight synchrotron X-ray absorption and photoemission study of carbon soot nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F C Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Maaroufi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Marhaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.06.059⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.36495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep36495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01611237v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01409226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent smoke yield and mass loss of pool fires in a reduced-scale mechanically ventilated compartment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of matrix nature on the post-fire mechanical behaviour of notched polymer-based composite structures for high temperature applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S.-X. Loo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Aine</w:t>
+                <w:t xml:space="preserve">M. A. Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.114--124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.06.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2016.01.006⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611205v1</w:t>
+                <w:t xml:space="preserve">hal-01611237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between post fire behavior and microstructure degradation of aeronautical polymer composites</w:t>
               </w:r>
@@ -3073,64 +3073,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated determination of aggregate primary particle size distribution by tem image analysis Application to soot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3201,1130 +3201,1134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Aggregate Primary Particle Size Distribution by TEM Image Analysis: Application to Soot</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post fire behavior of carbon fibers Polyphenylene Sulfide- and epoxy-based laminates for aeronautical applications: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.56--68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2014.05.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067962v1</w:t>
+                <w:t xml:space="preserve">hal-01612416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of multiple scattering on radiative properties of soot fractal aggregates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Rozé</w:t>
+                <w:t xml:space="preserve">Determination of Aggregate Primary Particle Size Distribution by TEM Image Analysis: Application to Soot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (8), pp.831-841</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01612399v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in thermophoretic velocity of carbon aggregates as a function of particle size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of multiple scattering on radiative properties of soot fractal aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengshan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Caumont-Prim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Brugiere</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2014.06.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.374--381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2013.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612413v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post fire behavior of carbon fibers Polyphenylene Sulfide- and epoxy-based laminates for aeronautical applications: A comparative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vieille</w:t>
+                <w:t xml:space="preserve">Increase in thermophoretic velocity of carbon aggregates as a function of particle size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brugiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gensdarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63, pp.56--68. </w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.87--97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2014.05.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2014.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612416v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the possibility to determine the primary particle size of fractal aggregates by measuring light depolarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bescond</w:t>
+                <w:t xml:space="preserve">Design and performance of a new device for the study of thermophoresis: The radial flow thermophoretic analyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Rozé</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Quant. Spectrosc. Radiat. Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.10.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2013.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613296v1</w:t>
+                <w:t xml:space="preserve">hal-01613298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Coppalle</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the possibility to determine the primary particle size of fractal aggregates by measuring light depolarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
+                <w:t xml:space="preserve">Thierry Girasole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.01.060⟩</w:t>
+              <w:t xml:space="preserve">J. Quant. Spectrosc. Radiat. Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126, pp.130-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613295v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement in a wind tunnel of dry deposition velocities of submicron aerosol with associated turbulence onto rough and smooth urban surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+                <w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Amielh</w:t>
+                <w:t xml:space="preserve">S. Delcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Maro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+                <w:t xml:space="preserve">N. Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Branger</w:t>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 55, pp.12-24. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 250–251, pp.298-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2012.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760178v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of aggregates' size distribution by angular light scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Yon</w:t>
+                <w:t xml:space="preserve">Measurement in a wind tunnel of dry deposition velocities of submicron aerosol with associated turbulence onto rough and smooth urban surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.07.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55, pp.12-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2012.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613297v1</w:t>
+                <w:t xml:space="preserve">hal-00760178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Study of the Smoke Optical Density in Non-flaming Condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4332,314 +4336,310 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bescond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62, pp.821-828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.08.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance of a new device for the study of thermophoresis: The radial flow thermophoretic analyser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Brugière</w:t>
+                <w:t xml:space="preserve">Measurement of aggregates' size distribution by angular light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Caumont-Prim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gensdarmes</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126, pp.140-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2013.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613298v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of aggregates size distribution by inversion of angular light scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Caumont-Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPP | Physical, Mathematical, and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (S1), 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4673,51 +4673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examination of wavelength dependent soot optical properties of diesel and diesel/rapeseed methyl ester mixture by extinction spectra analysis and LII measurements (online first : DOI: 10.1007/s00340-011-4416-4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4832,51 +4832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Sampling and Storage Protocol on Fractal Morphology of Soot Studied by Transmission Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5147,51 +5147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combust. Sci. Technol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 180 (4), pp.674-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5225,64 +5225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of RDG-FA for scattering prediction of aggregates of soot taking into account interactions of large monomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Girasole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6096,51 +6096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Alfonso Martinez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6204,51 +6204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Alfonso Martinez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6312,51 +6312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Alfonso Martinez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6541,51 +6541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodore Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6738,446 +6738,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites aéronautiques soumis au feu : différents mécanismes de dégradation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Carpier</w:t>
+                <w:t xml:space="preserve">Impact des molécules oxygénées présentes dans un biocarburants sur les émissions de suies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rossow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Feux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Balma, France</w:t>
+              <w:t xml:space="preserve">Combustion de biocarburants, de la biomasse et de ses dérives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, ASCOTEL, Cité scientifique, Villeneuve d'Ascq, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018937v1</w:t>
+                <w:t xml:space="preserve">hal-01675827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of soot particles on the lower flammability limit of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yuhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Loo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCS‐10: Tenth Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des molécules oxygénées présentes dans un biocarburants sur les émissions de suies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Lefevre</w:t>
+                <w:t xml:space="preserve">Composites aéronautiques soumis au feu : différents mécanismes de dégradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Carpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion de biocarburants, de la biomasse et de ses dérives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, ASCOTEL, Cité scientifique, Villeneuve d'Ascq, Région indéterminée</w:t>
+              <w:t xml:space="preserve">GDR Feux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Balma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675827v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire behavior of polymer composite to flame. Application to a comparative study of thermoset‐ and thermoplastic‐based CFRP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Carpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7336,51 +7336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de vitesse par PIV dans une flamme de paroi-verticale générant des suies et dominée par la flottabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7438,644 +7438,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical diagnostic for soot particles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination des propriétés optiques des nanoparticules de suie générées par le miniCAST par analyse du spectre d’extinction de la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Talbaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bescond</w:t>
+                <w:t xml:space="preserve">A Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Valencia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P4TA‐CERTAM International Workshop: Characterization of Complex Nanoaerosol Emissions: metrology, health and environmental issues.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675848v1</w:t>
+                <w:t xml:space="preserve">hal-01675849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In‐situ and ex‐situ light extinction measurements in wall fire flames in the visible and near infrared spectra: impact of soot temperature and of combustible on soot optical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical diagnostic for soot particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hebert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">M. Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Internationales de Thermique (JITH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">P4TA‐CERTAM International Workshop: Characterization of Complex Nanoaerosol Emissions: metrology, health and environmental issues.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675843v1</w:t>
+                <w:t xml:space="preserve">hal-01675848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">In‐situ and ex‐situ light extinction measurements in wall fire flames in the visible and near infrared spectra: impact of soot temperature and of combustible on soot optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Internationales de Thermique (JITH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682835v1</w:t>
+                <w:t xml:space="preserve">hal-01675843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de la réponse du PPS Pegasor à la nature et au diamètre des agrégats de suie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Yon</w:t>
+                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bellivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. X. Ouf</w:t>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bescond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Dreuille</w:t>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, Région indéterminée</w:t>
+              <w:t xml:space="preserve">Journées INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675847v1</w:t>
+                <w:t xml:space="preserve">hal-01682835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Soot sheet characterization in a Vertical Wall-Flame by Laser Induced Incandescence (LII) Fully Soot sheet characterization in a Vertical Wall-Flame by Laser Induced Incandescence (LII)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale de la réponse du PPS Pegasor à la nature et au diamètre des agrégats de suie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Valencia Correa</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N Dreuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270880v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par ombroscopie du phénomène de bullage à la surface d'un échantillon de PMMA lors de sa dégradation thermique</w:t>
               </w:r>
@@ -8087,64 +8087,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Feux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8163,787 +8163,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des structures de suies dans une flamme verticale de PMMA par LII. Pre-étude sur brûleur gaz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Valencia</w:t>
+                <w:t xml:space="preserve">Fully Soot sheet characterization in a Vertical Wall-Flame by Laser Induced Incandescence (LII) Fully Soot sheet characterization in a Vertical Wall-Flame by Laser Induced Incandescence (LII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Valencia Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Feux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Bourges, France</w:t>
+              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456299v1</w:t>
+                <w:t xml:space="preserve">hal-02270880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des propriétés optiques des nanoparticules de suie générées par le miniCAST par analyse du spectre d’extinction de la lumière</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Coppalle</w:t>
+                <w:t xml:space="preserve">Caractérisation des structures de suies dans une flamme verticale de PMMA par LII. Pre-étude sur brûleur gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, Région indéterminée</w:t>
+              <w:t xml:space="preserve">GDR Feux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675849v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les propriétés radiatives des nanoparticules de suie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Determination of optical properties for miniCAST soot generator by coupling extinction‐light scattering method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Rozé</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées GFC - SFT - GDR ACCORT : Rayonnement thermique en milieu semi-transparent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Aerosol Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682884v1</w:t>
+                <w:t xml:space="preserve">hal-01675859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of Particle Imaging Velocimetry in Cone Calorimeter experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les propriétés radiatives des nanoparticules de suie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Fire Safety Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">journées GFC - SFT - GDR ACCORT : Rayonnement thermique en milieu semi-transparent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675861v1</w:t>
+                <w:t xml:space="preserve">hal-01682884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CAHAPS : Caractérisation en ligne de l’Adsorption d’Hydrocarbures Aromatiques Polycycliques par les suies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Feasibility of Particle Imaging Velocimetry in Cone Calorimeter experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Fire Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, University of Canterbury, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3801/IAFSS.FSS.11-152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675855v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of optical properties for miniCAST soot generator by coupling extinction‐light scattering method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Projet CAHAPS : Caractérisation en ligne de l’Adsorption d’Hydrocarbures Aromatiques Polycycliques par les suies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675859v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale sur le comportement thermophorétique d’agrégats de nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gensdarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8994,64 +8994,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of smokes emitted during smoke‐chamber tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9089,90 +9089,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par rayonnement synchrotron X d'aerosols carbonés nanostructures fraichement émis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.‐a. Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.‐j. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9214,77 +9214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude spectrale de la densité optique des aérosols de fumée d’incendie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9316,346 +9316,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the role played by multiple scattering on the radiative properties of soot fractal aggregates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Mesure de la vitesse de remise en suspension des particules pendant la dégradation des polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Rozé</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Prague, Rep. Tchèque, Unknown Region</w:t>
+              <w:t xml:space="preserve">GDR Incendie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Poitier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675864v1</w:t>
+                <w:t xml:space="preserve">hal-01675869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la vitesse de remise en suspension des particules pendant la dégradation des polymères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Coppalle</w:t>
+                <w:t xml:space="preserve">Evaluation of the role played by multiple scattering on the radiative properties of soot fractal aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Hebert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. X. Ouf</w:t>
+                <w:t xml:space="preserve">C. Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Incendie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Poitier, France</w:t>
+              <w:t xml:space="preserve">EAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Prague, Rep. Tchèque, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675869v1</w:t>
+                <w:t xml:space="preserve">hal-01675864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X‐ray study of freshly emitted carbonaceous nano‐aerosols by synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.‐a. Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.‐j. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9691,692 +9691,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thermophoresis on aerosol deposition on warm urban surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hubert Branger</w:t>
+                <w:t xml:space="preserve">Measurement of the soot size distribution in flames by inversion of angular light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Connan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Granada, Spain. pp.141</w:t>
+              <w:t xml:space="preserve">LIP : Lasers and Interactions with Particles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rouen, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853569v1</w:t>
+                <w:t xml:space="preserve">hal-01675877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the soot size distribution in flames by inversion of angular light scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">A method for inferring the soot size distribution by Static Light Scattering : Application to the CAST soot generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIP : Lasers and Interactions with Particles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rouen, Unknown Region</w:t>
+              <w:t xml:space="preserve">Workshop LII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675877v1</w:t>
+                <w:t xml:space="preserve">hal-01675875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for inferring the soot size distribution by Static Light Scattering : Application to the CAST soot generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Caumont</w:t>
+                <w:t xml:space="preserve">Etude de la vitesse de thermophorèse d’agrégats de suie de combustion avec un SpectroMètre Thermophorétique Circulaire (SMTC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gendarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop LII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Le Touquet, France</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675875v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la vitesse de thermophorèse d’agrégats de suie de combustion avec un SpectroMètre Thermophorétique Circulaire (SMTC)</w:t>
+                <w:t xml:space="preserve">Study of thermophoretic velocity of soot particles with a new device: the radial flow thermophoretic analyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Coppalle</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">EAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675873v1</w:t>
+                <w:t xml:space="preserve">hal-01675871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thermophoretic velocity of soot particles with a new device: the radial flow thermophoretic analyser</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of the thermophoresis on aerosol deposition on warm urban surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenada, Spain</w:t>
+              <w:t xml:space="preserve">2012 European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Granada, Spain. pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675871v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of light depolarization by nanoparticle fractal aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Girasole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIP : Lasers and Interactions with Particles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rouen, France</w:t>
@@ -10405,77 +10405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination in‐situ de la distribution des particules de suie par analyse du signal de diffusion angulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10513,90 +10513,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the dimensionless extinction coefficient for soot generated by a PMMA flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10634,90 +10634,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral study of the smoke optical density in non‐flaming condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Asia‐Oceania Symposium on Fire Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10736,1866 +10736,1866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des champs 2D de concentration de particules de suies par incandescence induite par laser dans une flamme de paroi verticale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the refractive index of soot particles in the visble spectrum by extinction spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hébert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J Yon</w:t>
+                <w:t xml:space="preserve">G. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">EAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Manchester (UK), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675889v1</w:t>
+                <w:t xml:space="preserve">hal-01675882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophoresis of non‐spherical particle: experimental prospect on soot particles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
+                <w:t xml:space="preserve">Mesure des champs 2D de concentration de particules de suies par incandescence induite par laser dans une flamme de paroi verticale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Manchester (UK), Région indéterminée</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675883v1</w:t>
+                <w:t xml:space="preserve">hal-01675889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théories et expériences relatives à la thermophorèse de particules sphériques et non‐sphériques : état de l’art et perspectives d’expérimentations sur les aérosols de combustion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Thermophoresis of non‐spherical particle: experimental prospect on soot particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gendarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">EAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Manchester (UK), Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675888v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés optiques des suies dans le domaine 300‐1000nm, application aux incendies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Incendie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicronic aerosol dry deposition non urban surfaces: a wind tunnel study to improve the lack of knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of soot size distribution in flames by inversion of angular light scattering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Théories et expériences relatives à la thermophorèse de particules sphériques et non‐sphériques : état de l’art et perspectives d’expérimentations sur les aérosols de combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brugiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gendarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K.‐f. Ren</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELS 13th (Electromagnetic and Light Scattering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Taormina, Italy</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675884v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the submicronic aerosol dry deposition on urban surfaces in a wind tunnel.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurements of soot size distribution in flames by inversion of angular light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.‐f. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français sur les aerosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">ELS 13th (Electromagnetic and Light Scattering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760194v1</w:t>
+                <w:t xml:space="preserve">hal-01675884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the refractive index of soot particles in the visble spectrum by extinction spectra</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the submicronic aerosol dry deposition on urban surfaces in a wind tunnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Manchester (UK), Unknown Region</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français sur les aerosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675882v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the refractive index wavelength dependence of Diesel and Diester soot by extinction spectra analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the correspondence between gyration and mobility diameters of monodisperse fractal aggregates by Static Light Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.‐f. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop LII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Varena, Italy</w:t>
+              <w:t xml:space="preserve">IAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675891v1</w:t>
+                <w:t xml:space="preserve">hal-01675895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the values of the refractive index fuction ratios E(m,266)/E(m,532) and E(m,532)/E(m,1064) for the measurement of fluorescent species in liquid spray flames by coupling Laser Induced Incandescence and Fluorescence (LII/LIF)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the refractive index wavelength dependence of Diesel and Diester soot by extinction spectra analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Therssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Therssen</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Varena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675892v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayonnement des suies dans les flammes : Evaluation de l’émissivité totale des suies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of the values of the refractive index fuction ratios E(m,266)/E(m,532) and E(m,532)/E(m,1064) for the measurement of fluorescent species in liquid spray flames by coupling Laser Induced Incandescence and Fluorescence (LII/LIF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Therssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFC-SFT </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Saint Etienne du Rouvray, France</w:t>
+              <w:t xml:space="preserve">Workshop LII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Varena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682899v1</w:t>
+                <w:t xml:space="preserve">hal-01675892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative properties of under-ventilated fire smoke</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Rayonnement des suies dans les flammes : Evaluation de l’émissivité totale des suies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Coppalle</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Kuanfang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Explosion Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Leeds, United Kingdom. pp</w:t>
+              <w:t xml:space="preserve">GFC-SFT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Saint Etienne du Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471525v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the dry deposition of aerosols in the urban environment: towards a new methodology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiative properties of under-ventilated fire smoke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Helsinky, Finland</w:t>
+              <w:t xml:space="preserve">Fire and Explosion Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Leeds, United Kingdom. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156360v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la cinétique d'agglomeration des nanoparticules et de leurs propriétés morphologiques à l'aide d'un code DLCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.‐x. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la méthode d'échantillonnage sur les caractéristiques morphologiques d'agrégats de nature fractale. Etude par microscopie électronique en transmission.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification of the dry deposition of aerosols in the urban environment: towards a new methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Helsinky, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675893v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the correspondence between gyration and mobility diameters of monodisperse fractal aggregates by Static Light Scattering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Coppalle</w:t>
+                <w:t xml:space="preserve">Influence de la méthode d'échantillonnage sur les caractéristiques morphologiques d'agrégats de nature fractale. Etude par microscopie électronique en transmission.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675895v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underventilated enclosed fires: A full scale test with wood pallet fire</w:t>
               </w:r>
@@ -12607,51 +12607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mitanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12719,51 +12719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physique des agrégats de suie dans les flammes par analyse angulaire de la diffusion de la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12827,51 +12827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mitanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12926,64 +12926,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the refractive index of kerosene and ethylene soot by extinction spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13034,77 +13034,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the mass specific extinction coefficient of acetylene, toluene and polymethyl methacrylate soot particles in visible and near‐infrared wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13155,77 +13155,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the optical properties of soot particles. Application to the optical index determination taking into account their agglomerate structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm (5th European Thermal‐Sciences Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13250,103 +13250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension de l’applicabilité de la RDG‐FA à des agrégats constitués de gros monomères avec prise en compte des interactions lumineuses multiples au sein des agrégats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Girasole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13371,103 +13371,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental approach for the determination of the gyration / mobility ratio of soot representative diameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gensdarmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13611,843 +13611,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des particules de suie issues de la combustion du kérosène (sur la calibration des mesures optiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des particules de suie émises dans un foyer sur‐ventilé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Paris, Région indéterminée</w:t>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675904v1</w:t>
+                <w:t xml:space="preserve">hal-01675905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the physical properties of soot aggregates (morphology, size distribution, mass concentration and optical properties). Application to radiative transfer in flames smokes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des particules de suie issues de la combustion du kérosène (sur la calibration des mesures optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Incendie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, ENSMA, Poitiers, France</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675908v1</w:t>
+                <w:t xml:space="preserve">hal-01675904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two different methods for the determination of the fractal dimension of soot aggregates: TEM measurements and serial analysis of the aerodynamic and electrical mobility diameters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the physical properties of soot aggregates (morphology, size distribution, mass concentration and optical properties). Application to radiative transfer in flames smokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weill</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Minnesota (USA), Unknown Region</w:t>
+              <w:t xml:space="preserve">GDR Incendie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ENSMA, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675907v1</w:t>
+                <w:t xml:space="preserve">hal-01675908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures des particules dans une rue : comparaison des méthodes, évaluation et bilan des particules émises par le trafic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of two different methods for the determination of the fractal dimension of soot aggregates: TEM measurements and serial analysis of the aerodynamic and electrical mobility diameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution PRIMEQUAL 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Minnesota (USA), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156159v1</w:t>
+                <w:t xml:space="preserve">hal-01675907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the optical properties of soot particles. Application to the optical index determination taking into account their agglomerate structure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesures des particules dans une rue : comparaison des méthodes, évaluation et bilan des particules émises par le trafic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm78 – Computational Thermal Radiation in Participating Media II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque de restitution PRIMEQUAL 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675906v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field measurements of airport emissions and air pollutants including aerosols at Paris CDG airports. The AIRPUR project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the optical properties of soot particles. Application to the optical index determination taking into account their agglomerate structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vendel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint CACGP/IGAC/WMO Symposium "Atmospheric chemistry at the interfaces 2006"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Le Cap, South Africa</w:t>
+              <w:t xml:space="preserve">Eurotherm78 – Computational Thermal Radiation in Participating Media II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970160v1</w:t>
+                <w:t xml:space="preserve">hal-01675906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des particules de suie émises dans un foyer sur‐ventilé</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Field measurements of airport emissions and air pollutants including aerosols at Paris CDG airports. The AIRPUR project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Puente Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Joint CACGP/IGAC/WMO Symposium "Atmospheric chemistry at the interfaces 2006"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675905v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of aerosol particles and gaseous pollutants in a canyon street in Rouen</w:t>
               </w:r>
@@ -14485,51 +14485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Sini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium “Transport and Air Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Graz, Austria, France</w:t>
@@ -14571,77 +14571,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Quantities and Properties of Soot Generated by an APU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPEAN COMBUSTION MEETING "ECM2005"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Louvain‐la‐Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15160,273 +15160,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric dispersion modelling and long-path UV DOAS measurements for air quality monitoring aler systems</w:t>
+                <w:t xml:space="preserve">The Urban Atmosphere Model SUBMESCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Delmas</w:t>
+                <w:t xml:space="preserve">S. Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bobbia</w:t>
+                <w:t xml:space="preserve">J.P. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Menard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.G. Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Sini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. FECS Conference on Chemistry in the Environment "Atmospheric Chemistry and Air Pollution"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Contribution to the sub-project SATURN, EUROTRAC Symposium'98. Proceedings of EUROTRAC Symposium'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Garmish-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00969690v1</w:t>
+                <w:t xml:space="preserve">hal-01155729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Urban Atmosphere Model SUBMESCO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric dispersion modelling and long-path UV DOAS measurements for air quality monitoring aler systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bobbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Anquetin</w:t>
+                <w:t xml:space="preserve">Tamara Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Chollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Coppalle</w:t>
+                <w:t xml:space="preserve">Véronique Tatry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.G. Mestayer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Buty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution to the sub-project SATURN, EUROTRAC Symposium'98. Proceedings of EUROTRAC Symposium'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Garmish-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">6. FECS Conference on Chemistry in the Environment "Atmospheric Chemistry and Air Pollution"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155729v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15671,342 +15671,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ and ex-situ light extinction measurements in wall fire flames in the visible and near infrared spectra: impact of soot temperature and of combustibile on soot optical properties.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence in-situ d'une phase organique au sein des particules de suie et de sa désorption par couplage de techniques optiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Talbaut</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Suie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rouen, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682439v1</w:t>
+                <w:t xml:space="preserve">hal-01682442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence in-situ d'une phase organique au sein des particules de suie et de sa désorption par couplage de techniques optiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ and ex-situ light extinction measurements in wall fire flames in the visible and near infrared spectra: impact of soot temperature and of combustibile on soot optical properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hebert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">M. Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Suie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rouen, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682442v1</w:t>
+                <w:t xml:space="preserve">hal-01682439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role played by multiple scattering on the absorption and scattering properties of soot fractal aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16042,566 +16042,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode numérique pour la génération de particules de suie réalistes : Impact sur les propriétés morphologiques et optiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adsorption of polycyclic aromatic hydrocarbons on soot: Production of benchmark particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">European Conference on Atoms, Molecules and Photons (ECAMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aarhus, Denmark. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682448v1</w:t>
+                <w:t xml:space="preserve">hal-01682452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Phenomenological modelling of particle resuspension on bubbling PMMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Pargues, Czech Republic. 2013</w:t>
+              <w:t xml:space="preserve">, 2013, Pragues, Czech Republic. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682449v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of polycyclic aromatic hydrocarbons on soot: Production of benchmark particles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode numérique pour la génération de particules de suie réalistes : Impact sur les propriétés morphologiques et optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Atoms, Molecules and Photons (ECAMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aarhus, Denmark. 2013</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682452v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological modelling of particle resuspension on bubbling PMMA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Pragues, Czech Republic. 2013</w:t>
+              <w:t xml:space="preserve">, 2013, Pargues, Czech Republic. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682450v1</w:t>
+                <w:t xml:space="preserve">hal-01682449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of soot size distributions from spectra extinction measurements: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16646,299 +16646,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du modèle RDG-FA par diffusion angulaire de la lumière sur agrégats monodisperses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Smoke radiative properties of under-ventilated fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Coppalle</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France. 2011</w:t>
+              <w:t xml:space="preserve">IAFSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Maryland, United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682461v1</w:t>
+                <w:t xml:space="preserve">hal-01682462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoke radiative properties of under-ventilated fires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Loo</w:t>
+                <w:t xml:space="preserve">Etude expérimentale du modèle RDG-FA par diffusion angulaire de la lumière sur agrégats monodisperses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-R. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Ainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAFSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Maryland, United States. 2011</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682462v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative properties of under-ventilated fire smoke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16976,103 +16976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sampling method and ageing of fractal aggregates on their morphological parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Helsinki, Finland. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17123,51 +17123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Geigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17218,51 +17218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the effective density of fractal aggregates by serial analysis of electrical mobility and aerodynamic diameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17270,51 +17270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Minnesota, United States. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17983,51 +17983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaudhary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuhler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Alia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114786" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03431596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Pluart L" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuhler E" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudhary A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106720" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pluart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Schuhler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Chaudhary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103290" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107586" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Carpier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b05482" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mcnamee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Meacham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Hees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bisby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Chow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102889" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.05.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grange" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.03.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766590v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.04.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. A Maaroufi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.086" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leonelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Santoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maaroufi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gilles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.03.046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.142" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459070v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bescond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Ouf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.08.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Ouf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marhaba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36495" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Maaroufi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.06.059" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHZCDQ3M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S.-X. Loo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.01.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;m&#233;nt Keller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rose Garda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.03.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRBRKJF0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Ouf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delhaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2014.932896" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067962v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bescond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caumont-Prim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.08.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDVD423-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612413v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugiere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensdarmes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.06.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-546CJRDP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lefebvre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.05.046" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SGJRVHB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613296v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.10.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delcour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.01.060" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Fang Ren" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HFXSN81-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613294v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tissot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.08.131" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613298v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Brugi&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gensdarmes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2013.03.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0M5027S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613300v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1478/C1V89S1P021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613299v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Therssen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4416-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B11B3BA0B9571DC64D402019CFDE3AD21776266D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613301v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ausset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.507228" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018738v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. E Damay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2009.09.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHJTB93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613302v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vendel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weill" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701839154" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445072v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200700011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JHZTFS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuvelier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thunis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Amann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.07.036" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52B1MGKS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394704v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haudiquert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stepowski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(97)00003-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VGSKXR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298943v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delcourt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Izerroukyene" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delacourt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518784v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alfonso Martinez Martinez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02460340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117136v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodore Chazelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Yon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02018937v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675829v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuhai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vieille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621623v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Maaroufi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852219v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675848v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valencia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talbaut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675847v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellivier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bescond" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dreuille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270880v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia Correa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675844v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rutard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456299v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675849v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roz&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682884v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675861v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-152" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675855v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saidani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675859v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675870v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugi&#232;re" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675865v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moraine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675863v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;a. Barreda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.&#8208;j. Liu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675867v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675864v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675869v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675862v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853569v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675877v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ren" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675875v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675873v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gendarmes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675871v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675874v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675878v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675881v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675872v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tissot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675889v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675883v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675888v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675887v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675884v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.&#8208;f. Ren" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675882v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675891v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amodeo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675892v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682899v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Kuanfang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471525v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156360v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675894v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;x. Ouf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675893v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maill&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675895v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420597v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vantelon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitanchez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourda" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675896v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lucas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471374v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vantelon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675898v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maugendre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675900v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675897v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675901v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675899v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156214v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flori" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olive" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675904v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675908v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675907v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156159v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouriou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dionnet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675906v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970160v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ramaroson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puente Lelievre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Magnani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675905v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156072v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghenu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675909v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145636v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boulaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083518v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bouvier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weill" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972415v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Benech" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763221v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969690v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delmas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bobbia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Menard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tatry" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buty" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155729v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chollet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680849v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Feliz Florian" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pahola Acevedo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876797v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Copalle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682439v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682442v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682445v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682448v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682449v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682452v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bidault" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682450v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682457v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Ren" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682461v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-R. Ren" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682462v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ain&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682465v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682467v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682468v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Geigle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stirn" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682469v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610706v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41235-7_2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613293v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellivier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Loo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Decoster" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0376-9_75" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626906v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209411v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaudhary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03431596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Pluart L" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuhler E" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudhary A" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106720" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuhler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Alia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114786" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pluart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Schuhler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Chaudhary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103290" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107586" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Carpier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mcnamee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Meacham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Hees" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bisby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Chow" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102889" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b05482" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. A Maaroufi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.086" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.03.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.05.029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.04.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leonelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Santoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maaroufi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gilles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.03.046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.142" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611205v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S.-X. Loo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.01.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bescond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Ouf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.08.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Ouf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marhaba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36495" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611237v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Maaroufi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.06.059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHZCDQ3M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;m&#233;nt Keller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rose Garda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.03.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRBRKJF0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Ouf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delhaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2014.932896" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lefebvre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.05.046" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SGJRVHB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612399v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bescond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caumont-Prim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.08.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDVD423-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612413v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugiere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensdarmes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.06.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-546CJRDP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Brugi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gensdarmes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2013.03.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0M5027S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.10.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delcour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.01.060" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613294v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tissot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.08.131" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613297v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Fang Ren" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HFXSN81-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613300v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1478/C1V89S1P021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613299v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Therssen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4416-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B11B3BA0B9571DC64D402019CFDE3AD21776266D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613301v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ausset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.507228" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018738v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. E Damay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2009.09.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHJTB93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613302v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vendel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weill" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701839154" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445072v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200700011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JHZTFS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuvelier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thunis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Amann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.07.036" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52B1MGKS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394704v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haudiquert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stepowski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(97)00003-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VGSKXR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298943v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delcourt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Izerroukyene" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delacourt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518784v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alfonso Martinez Martinez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02460340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117136v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodore Chazelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Yon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675827v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675829v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuhai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02018937v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vieille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621623v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Maaroufi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852219v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675849v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bescond" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roz&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675848v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valencia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675843v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talbaut" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675847v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellivier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dreuille" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675844v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rutard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270880v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia Correa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456299v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675859v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682884v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675861v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-152" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675855v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saidani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675870v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugi&#232;re" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675865v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moraine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675863v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;a. Barreda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.&#8208;j. Liu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675867v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675869v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675864v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumont" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675862v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675877v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ren" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675875v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675873v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gendarmes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675871v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853569v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675874v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675878v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675881v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675872v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tissot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675882v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675889v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675883v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675887v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675888v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675884v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.&#8208;f. Ren" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675891v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amodeo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675892v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682899v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Kuanfang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471525v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675894v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;x. Ouf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156360v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675893v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maill&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420597v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vantelon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitanchez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourda" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675896v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lucas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471374v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vantelon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675898v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maugendre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675900v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675897v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675901v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675899v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156214v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flori" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olive" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675905v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675904v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675908v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675907v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156159v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouriou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dionnet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675906v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970160v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ramaroson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puente Lelievre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Magnani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156072v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghenu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675909v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145636v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boulaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083518v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bouvier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weill" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972415v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Benech" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763221v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155729v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chollet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969690v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delmas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bobbia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Menard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tatry" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buty" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680849v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Feliz Florian" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pahola Acevedo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876797v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Copalle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682442v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682439v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682445v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682452v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bidault" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682450v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682448v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682449v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682457v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Ren" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682462v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ain&#233;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682461v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-R. Ren" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682465v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682467v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682468v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Geigle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stirn" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682469v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610706v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41235-7_2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613293v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellivier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Loo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Decoster" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0376-9_75" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626906v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209411v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>