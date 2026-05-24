--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,5862 +66,5996 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphor thermometry for surface temperature measurements of composite materials during fire test</w:t>
+                <w:t xml:space="preserve">Combustion aerosols from mineral oil industrial fires: physicochemical characterization and toxicity in bronchial epithelial cells at the air-liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chaudhary</w:t>
+                <w:t xml:space="preserve">C. Méausoone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+                <w:t xml:space="preserve">T. Rogez-Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">C. Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Xavier</w:t>
+                <w:t xml:space="preserve">L. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Vieille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 211, pp.124215. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.128396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2026.128396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104781v1</w:t>
+                <w:t xml:space="preserve">hal-05628885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a flame-retardant on the fire-behaviour and the residual mechanical properties of C/PEKK composite laminates exposed to a kerosene flame</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Phosphor thermometry for surface temperature measurements of composite materials during fire test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106720⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 211, pp.124215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431596v1</w:t>
+                <w:t xml:space="preserve">hal-04104781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of kerosene flame on fire-behaviour and mechanical properties of hybrid Carbon Glass fibers reinforced PEEK composite laminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of a flame-retardant on the fire-behaviour and the residual mechanical properties of C/PEKK composite laminates exposed to a kerosene flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adem Alia</w:t>
+                <w:t xml:space="preserve">Le Pluart L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schuhler E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaudhary A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114786⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152, pp.106720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355471v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerosene flame behaviour of C/PEKK composite laminates: Influence of exposure time and laminates lay-up on residual mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of kerosene flame on fire-behaviour and mechanical properties of hybrid Carbon Glass fibers reinforced PEEK composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 279, pp.114786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.109046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03250836v1</w:t>
+                <w:t xml:space="preserve">hal-04355471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire behaviour of composite materials using kerosene burner tests at small-scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kerosene flame behaviour of C/PEKK composite laminates: Influence of exposure time and laminates lay-up on residual mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliot Schuhler</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2021.103290⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 222, pp.109046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.109046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141723v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a low Reynolds number flame jet impinging flat plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Fire behaviour of composite materials using kerosene burner tests at small-scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinash Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119856⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.103290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2021.103290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610686v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the tensile mechanical behaviour of carbon fibers fabrics reinforced thermoplastic composites under very high temperature conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Coppalle</w:t>
+                <w:t xml:space="preserve">Experimental investigation of a low Reynolds number flame jet impinging flat plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107586⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.119856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357075v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thermomechanical coupling in carbon fibers woven‐ply reinforced thermoplastic laminates: Tensile behavior under radiant heat flux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">About the tensile mechanical behaviour of carbon fibers fabrics reinforced thermoplastic composites under very high temperature conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181, pp.107586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pc.25641⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02866799v1</w:t>
+                <w:t xml:space="preserve">hal-02357075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IAFSS agenda 2030 for a fire safe world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaret Mcnamee</w:t>
+                <w:t xml:space="preserve">Study of thermomechanical coupling in carbon fibers woven‐ply reinforced thermoplastic laminates: Tensile behavior under radiant heat flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Carpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Meacham</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 110, pp.102889. </w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pc.25641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610702v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Organic Coating on Soot Angular and Spectral Scattering Properties</w:t>
+                <w:t xml:space="preserve">IAFSS agenda 2030 for a fire safe world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Yon</w:t>
+                <w:t xml:space="preserve">Margaret Mcnamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+                <w:t xml:space="preserve">Brian Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengshan Liu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick van Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Bisby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.K. Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b05482⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110, pp.102889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147135v1</w:t>
+                <w:t xml:space="preserve">hal-02610702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of carbon fibers polyphenylene sulfide composites exposed to radiant heat flux and constant compressive force</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+                <w:t xml:space="preserve">Impact of Organic Coating on Soot Angular and Spectral Scattering Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengshan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (11), pp.6383-6391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b05482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.05.086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02018719v1</w:t>
+                <w:t xml:space="preserve">hal-02147135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional pyrolysis of carbon based composite materials using FireFOAM</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Mechanical behavior of carbon fibers polyphenylene sulfide composites exposed to radiant heat flux and constant compressive force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. A Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2018.03.002⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.05.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418927v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrally resolved light extinction enhancement of coated soot particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Lefevre</w:t>
+                <w:t xml:space="preserve">Behaviour of aeronautical polymer composite to flame: A comparative study of thermoset- and thermoplastic-based laminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Coppalle</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.05.029⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152, pp.105 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799554v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of aeronautical polymer composite to flame: A comparative study of thermoset- and thermoplastic-based laminate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">One-dimensional pyrolysis of carbon based composite materials using FireFOAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.04.004⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766590v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity and temperature measurements in a vertical wall flame</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+                <w:t xml:space="preserve">Spectrally resolved light extinction enhancement of coated soot particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1107/3/032006⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 186, pp.89 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935652v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of aerosols emissions from the combustion of dead shrub twigs and leaves using a cone calorimeter</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Velocity and temperature measurements in a vertical wall flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2017.03.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1107 (3), pp.032006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1107/3/032006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611172v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-fire compressive behaviour of carbon fibers woven-ply Polyphenylene Sulfide laminates for aeronautical applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of aerosols emissions from the combustion of dead shrub twigs and leaves using a cone calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gilles</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lara Leonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Antoine Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.03.046⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.800--810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2017.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766121v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot and velocity mapping and 2D soot sheet dimensions in a buoyant wall-fire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Gobin</w:t>
+                <w:t xml:space="preserve">Post-fire compressive behaviour of carbon fibers woven-ply Polyphenylene Sulfide laminates for aeronautical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.101 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.03.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611165v1</w:t>
+                <w:t xml:space="preserve">hal-01766121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent smoke yield and mass loss of pool fires in a reduced-scale mechanically ventilated compartment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soot and velocity mapping and 2D soot sheet dimensions in a buoyant wall-fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.3219--3226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2016.01.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611205v1</w:t>
+                <w:t xml:space="preserve">hal-01611165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot optical properties determined by analyzing extinction spectra in the visible near-UV: Toward an optical speciation according to constituents and structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bescond</w:t>
+                <w:t xml:space="preserve">Time-dependent smoke yield and mass loss of pool fires in a reduced-scale mechanically ventilated compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S.-X. Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2016.08.001⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.32--43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459070v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in-flight synchrotron X-ray absorption and photoemission study of carbon soot nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soot optical properties determined by analyzing extinction spectra in the visible near-UV: Toward an optical speciation according to constituents and structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laffon</w:t>
+                <w:t xml:space="preserve">A. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Marhaba</w:t>
+                <w:t xml:space="preserve">F. -X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ferry</w:t>
+                <w:t xml:space="preserve">C. Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.36495. </w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.118-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep36495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01409226v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of matrix nature on the post-fire mechanical behaviour of notched polymer-based composite structures for high temperature applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First in-flight synchrotron X-ray absorption and photoemission study of carbon soot nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Maaroufi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F C Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marhaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.06.059⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.36495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep36495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611237v1</w:t>
+                <w:t xml:space="preserve">cea-01409226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between post fire behavior and microstructure degradation of aeronautical polymer composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of matrix nature on the post-fire mechanical behaviour of notched polymer-based composite structures for high temperature applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.03.002⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.114--124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.06.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612372v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated determination of aggregate primary particle size distribution by tem image analysis Application to soot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F.X. Ouf</w:t>
+                <w:t xml:space="preserve">Correlation between post fire behavior and microstructure degradation of aeronautical polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ferry</w:t>
+                <w:t xml:space="preserve">Clémént Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Delhaye</w:t>
+                <w:t xml:space="preserve">M. Rose Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2014.932896⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.76--85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614020v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post fire behavior of carbon fibers Polyphenylene Sulfide- and epoxy-based laminates for aeronautical applications: A comparative study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automated determination of aggregate primary particle size distribution by tem image analysis Application to soot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (8), pp.831-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2014.932896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2014.05.046⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01612416v1</w:t>
+                <w:t xml:space="preserve">hal-02614020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Aggregate Primary Particle Size Distribution by TEM Image Analysis: Application to Soot</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post fire behavior of carbon fibers Polyphenylene Sulfide- and epoxy-based laminates for aeronautical applications: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.56--68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2014.05.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067962v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of multiple scattering on radiative properties of soot fractal aggregates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Rozé</w:t>
+                <w:t xml:space="preserve">Determination of Aggregate Primary Particle Size Distribution by TEM Image Analysis: Application to Soot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (8), pp.831-841</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01612399v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in thermophoretic velocity of carbon aggregates as a function of particle size</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Brugiere</w:t>
+                <w:t xml:space="preserve">Effects of multiple scattering on radiative properties of soot fractal aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengshan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gensdarmes</w:t>
+                <w:t xml:space="preserve">Alexandre Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. X. Ouf</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Caumont-Prim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2014.06.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.374--381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2013.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612413v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance of a new device for the study of thermophoresis: The radial flow thermophoretic analyser</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increase in thermophoretic velocity of carbon aggregates as a function of particle size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gensdarmes</w:t>
+                <w:t xml:space="preserve">E. Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Ouf</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 61, pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2013.03.001⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 76, pp.87--97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2014.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613298v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the possibility to determine the primary particle size of fractal aggregates by measuring light depolarization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Design and performance of a new device for the study of thermophoresis: The radial flow thermophoretic analyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Rozé</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Quant. Spectrosc. Radiat. Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.10.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2013.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613296v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the possibility to determine the primary particle size of fractal aggregates by measuring light depolarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Girasole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.01.060⟩</w:t>
+              <w:t xml:space="preserve">J. Quant. Spectrosc. Radiat. Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126, pp.130-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613295v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement in a wind tunnel of dry deposition velocities of submicron aerosol with associated turbulence onto rough and smooth urban surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Amielh</w:t>
+                <w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Maro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+                <w:t xml:space="preserve">S. Delcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Branger</w:t>
+                <w:t xml:space="preserve">N. Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2012.07.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 250–251, pp.298-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760178v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Study of the Smoke Optical Density in Non-flaming Condition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Measurement in a wind tunnel of dry deposition velocities of submicron aerosol with associated turbulence onto rough and smooth urban surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.08.131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55, pp.12-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2012.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613294v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of aggregates' size distribution by angular light scattering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Spectral Study of the Smoke Optical Density in Non-flaming Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bescond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.07.029⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.821-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.08.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01613297v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of aggregates size distribution by inversion of angular light scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Measurement of aggregates' size distribution by angular light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Caumont-Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPP | Physical, Mathematical, and Natural Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1478/C1V89S1P021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126, pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613300v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of wavelength dependent soot optical properties of diesel and diesel/rapeseed methyl ester mixture by extinction spectra analysis and LII measurements (online first : DOI: 10.1007/s00340-011-4416-4)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of aggregates size distribution by inversion of angular light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Caumont-Prim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Lemaire</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Therssen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">App. Phys. B-Lasers O</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-011-4416-4⟩</w:t>
+              <w:t xml:space="preserve">AAPP | Physical, Mathematical, and Natural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (S1), 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1478/C1V89S1P021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01613299v1</w:t>
+                <w:t xml:space="preserve">hal-01613300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sampling and Storage Protocol on Fractal Morphology of Soot Studied by Transmission Electron Microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examination of wavelength dependent soot optical properties of diesel and diesel/rapeseed methyl ester mixture by extinction spectra analysis and LII measurements (online first : DOI: 10.1007/s00340-011-4416-4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ausset</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">R. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Therssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2010.507228⟩</w:t>
+              <w:t xml:space="preserve">App. Phys. B-Lasers O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (2), pp.253-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-011-4416-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613301v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-resolved eddy covariance measurements of fine particle vertical fluxes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Influence of Sampling and Storage Protocol on Fractal Morphology of Soot Studied by Transmission Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2009.09.010⟩</w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (11), pp.1005 - 1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2010.507228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02018738v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of soot particles in the plumes of over-ventilated diffusion flames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size-resolved eddy covariance measurements of fine particle vertical fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vendel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">P.E. E Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lamaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combust. Sci. Technol.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102200701839154⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (12), pp.1050-1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2009.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613302v1</w:t>
+                <w:t xml:space="preserve">hal-02018738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of RDG-FA for scattering prediction of aggregates of soot taking into account interactions of large monomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of soot particles in the plumes of over-ventilated diffusion flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Méès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combust. Sci. Technol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (4), pp.674-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102200701839154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppsc.200700011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00445072v1</w:t>
+                <w:t xml:space="preserve">hal-01613302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CityDelta : a model intercomparison study to explore the impact of emission reductions in European cities in 2010</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Thunis</w:t>
+                <w:t xml:space="preserve">Extension of RDG-FA for scattering prediction of aggregates of soot taking into account interactions of large monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Vautard</w:t>
+                <w:t xml:space="preserve">T. Girasole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Amann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Méès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25, pp.54-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppsc.200700011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.07.036⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963054v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The urban boundary-layer field campaign in Marseille (UBL/CLU-ESCOMPTE): set-up and first results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CityDelta : a model intercomparison study to explore the impact of emission reductions in European cities in 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. G. Mestayer</w:t>
+                <w:t xml:space="preserve">P. Thunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Durand</w:t>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Augustin</w:t>
+                <w:t xml:space="preserve">Markus Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonnefond</w:t>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (1), pp.189-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.07.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10546-004-9241-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111637v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH and soot concentration measurements in a high-temperature laminar diffusion flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The urban boundary-layer field campaign in Marseille (UBL/CLU-ESCOMPTE): set-up and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. G. Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haudiquert</w:t>
+                <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cessou</w:t>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Stepowski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0010-2180(97)00003-5⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 114 (2), pp.315-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-004-9241-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394704v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">OH and soot concentration measurements in a high-temperature laminar diffusion flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haudiquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stepowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 111 (4), pp.338-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-2180(97)00003-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">COMPARISON BETWEEN DISPERSION PARAMETERS DEDUCED FROM WIND FLUCTUATIONS AND PASQUILL VALUES - APPLICATION TO A SHORT-RANGE URBAN POLLUTION CASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environment and Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 5 (4-6), pp.671-678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5931,9496 +6065,9496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of gaseous and PM emissions from wood pellets combustion in a domestic boiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Izerroukyene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Section of the Combustion Institute, Apr 2023, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaz and particle emissions of a domestic boiler fed with wood, miscanthus and straw pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Alfonso Martinez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-Carbon Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du mode d'alimentation sur les émissions polluantes en gaz et particules dans une chaudière domestique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Alfonso Martinez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of operation mode of a drop-feed-pellet domestic boiler on gaseous and particulate emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Alfonso Martinez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFUB-12: 12th European Conference on Industrial Furnaces and Boilers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du comportement thermo-mécanique de composites stratifiés tissés carbone PPS sous flux radiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Carpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire Response of a Carbon Epoxy Composite: Comparison of the Degradation Provided with Kerosene or Propane Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodore Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Seminar on Fire and Explosion Hazards (ISFEH9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par PIV de la couche limite d'un jet chaud impactant une paroi plane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des molécules oxygénées présentes dans un biocarburants sur les émissions de suies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rossow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion de biocarburants, de la biomasse et de ses dérives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, ASCOTEL, Cité scientifique, Villeneuve d'Ascq, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of soot particles on the lower flammability limit of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yuhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Loo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCS‐10: Tenth Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composites aéronautiques soumis au feu : différents mécanismes de dégradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Carpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Feux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Balma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire behavior of polymer composite to flame. Application to a comparative study of thermoset‐ and thermoplastic‐based CFRP.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Carpier</w:t>
+                <w:t xml:space="preserve">Comportement mécanique au feu de composites à matrice thermoplastique pour applications aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Carpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Ali Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRPM17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Manchester, Unknown Region</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675828v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique au feu de composites à matrice thermoplastique pour applications aéronautiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+                <w:t xml:space="preserve">Fire behavior of polymer composite to flame. Application to a comparative study of thermoset‐ and thermoplastic‐based CFRP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">FRPM17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Manchester, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621623v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de vitesse par PIV dans une flamme de paroi-verticale générant des suies et dominée par la flottabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des propriétés optiques des nanoparticules de suie générées par le miniCAST par analyse du spectre d’extinction de la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical diagnostic for soot particles</w:t>
+                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Valencia</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P4TA‐CERTAM International Workshop: Characterization of Complex Nanoaerosol Emissions: metrology, health and environmental issues.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675848v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In‐situ and ex‐situ light extinction measurements in wall fire flames in the visible and near infrared spectra: impact of soot temperature and of combustible on soot optical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Optical diagnostic for soot particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Internationales de Thermique (JITH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">P4TA‐CERTAM International Workshop: Characterization of Complex Nanoaerosol Emissions: metrology, health and environmental issues.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675843v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In‐situ and ex‐situ light extinction measurements in wall fire flames in the visible and near infrared spectra: impact of soot temperature and of combustible on soot optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Internationales de Thermique (JITH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682835v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de la réponse du PPS Pegasor à la nature et au diamètre des agrégats de suie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Dreuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par ombroscopie du phénomène de bullage à la surface d'un échantillon de PMMA lors de sa dégradation thermique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. X. Ouf</w:t>
+                <w:t xml:space="preserve">Fully Soot sheet characterization in a Vertical Wall-Flame by Laser Induced Incandescence (LII) Fully Soot sheet characterization in a Vertical Wall-Flame by Laser Induced Incandescence (LII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Valencia Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Feux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bourges, France</w:t>
+              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675844v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Soot sheet characterization in a Vertical Wall-Flame by Laser Induced Incandescence (LII) Fully Soot sheet characterization in a Vertical Wall-Flame by Laser Induced Incandescence (LII)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Gobin</w:t>
+                <w:t xml:space="preserve">Etude par ombroscopie du phénomène de bullage à la surface d'un échantillon de PMMA lors de sa dégradation thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">GDR Feux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270880v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des structures de suies dans une flamme verticale de PMMA par LII. Pre-étude sur brûleur gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Talbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Feux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of optical properties for miniCAST soot generator by coupling extinction‐light scattering method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les propriétés radiatives des nanoparticules de suie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées GFC - SFT - GDR ACCORT : Rayonnement thermique en milieu semi-transparent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of Particle Imaging Velocimetry in Cone Calorimeter experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Fire Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, University of Canterbury, New Zealand. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3801/IAFSS.FSS.11-152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CAHAPS : Caractérisation en ligne de l’Adsorption d’Hydrocarbures Aromatiques Polycycliques par les suies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale sur le comportement thermophorétique d’agrégats de nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gensdarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ContaminExpert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of smokes emitted during smoke‐chamber tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Moraine</w:t>
+                <w:t xml:space="preserve">Etude spectrale de la densité optique des aérosols de fumée d’incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh Triennial International Fire &amp; Cabin Safety Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Philadelphie (USA), Unknown Region</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675865v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par rayonnement synchrotron X d'aerosols carbonés nanostructures fraichement émis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Properties of smokes emitted during smoke‐chamber tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, Région indéterminée</w:t>
+              <w:t xml:space="preserve">The Seventh Triennial International Fire &amp; Cabin Safety Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Philadelphie (USA), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675863v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude spectrale de la densité optique des aérosols de fumée d’incendie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Etude par rayonnement synchrotron X d'aerosols carbonés nanostructures fraichement émis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.‐a. Barreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.‐j. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675867v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la vitesse de remise en suspension des particules pendant la dégradation des polymères</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the role played by multiple scattering on the radiative properties of soot fractal aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. X. Ouf</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Incendie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Poitier, France</w:t>
+              <w:t xml:space="preserve">EAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Prague, Rep. Tchèque, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675869v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the role played by multiple scattering on the radiative properties of soot fractal aggregates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Mesure de la vitesse de remise en suspension des particules pendant la dégradation des polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Rozé</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Prague, Rep. Tchèque, Unknown Region</w:t>
+              <w:t xml:space="preserve">GDR Incendie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Poitier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675864v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X‐ray study of freshly emitted carbonaceous nano‐aerosols by synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.‐a. Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.‐j. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Prague, Rep. Tchèque, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the soot size distribution in flames by inversion of angular light scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIP : Lasers and Interactions with Particles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rouen, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for inferring the soot size distribution by Static Light Scattering : Application to the CAST soot generator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Etude de la vitesse de thermophorèse d’agrégats de suie de combustion avec un SpectroMètre Thermophorétique Circulaire (SMTC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gendarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop LII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Le Touquet, France</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675875v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la vitesse de thermophorèse d’agrégats de suie de combustion avec un SpectroMètre Thermophorétique Circulaire (SMTC)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">A method for inferring the soot size distribution by Static Light Scattering : Application to the CAST soot generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop LII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675873v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of thermophoretic velocity of soot particles with a new device: the radial flow thermophoretic analyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gensdarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the thermophoresis on aerosol deposition on warm urban surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Granada, Spain. pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of light depolarization by nanoparticle fractal aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Girasole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIP : Lasers and Interactions with Particles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination in‐situ de la distribution des particules de suie par analyse du signal de diffusion angulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the dimensionless extinction coefficient for soot generated by a PMMA flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral study of the smoke optical density in non‐flaming condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Asia‐Oceania Symposium on Fire Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the refractive index of soot particles in the visble spectrum by extinction spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Manchester (UK), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des champs 2D de concentration de particules de suies par incandescence induite par laser dans une flamme de paroi verticale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Thermophoresis of non‐spherical particle: experimental prospect on soot particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gendarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">EAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Manchester (UK), Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675889v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophoresis of non‐spherical particle: experimental prospect on soot particles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Mesure des champs 2D de concentration de particules de suies par incandescence induite par laser dans une flamme de paroi verticale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Manchester (UK), Région indéterminée</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675883v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés optiques des suies dans le domaine 300‐1000nm, application aux incendies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Théories et expériences relatives à la thermophorèse de particules sphériques et non‐sphériques : état de l’art et perspectives d’expérimentations sur les aérosols de combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brugiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gendarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Incendie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675887v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicronic aerosol dry deposition non urban surfaces: a wind tunnel study to improve the lack of knowledge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés optiques des suies dans le domaine 300‐1000nm, application aux incendies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">GDR Incendie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760741v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théories et expériences relatives à la thermophorèse de particules sphériques et non‐sphériques : état de l’art et perspectives d’expérimentations sur les aérosols de combustion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Submicronic aerosol dry deposition non urban surfaces: a wind tunnel study to improve the lack of knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675888v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of soot size distribution in flames by inversion of angular light scattering</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the submicronic aerosol dry deposition on urban surfaces in a wind tunnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELS 13th (Electromagnetic and Light Scattering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Taormina, Italy</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français sur les aerosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675884v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the submicronic aerosol dry deposition on urban surfaces in a wind tunnel.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurements of soot size distribution in flames by inversion of angular light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.‐f. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français sur les aerosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">ELS 13th (Electromagnetic and Light Scattering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760194v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the correspondence between gyration and mobility diameters of monodisperse fractal aggregates by Static Light Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.‐f. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the refractive index wavelength dependence of Diesel and Diester soot by extinction spectra analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Validation of the values of the refractive index fuction ratios E(m,266)/E(m,532) and E(m,532)/E(m,1064) for the measurement of fluorescent species in liquid spray flames by coupling Laser Induced Incandescence and Fluorescence (LII/LIF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Therssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Amodeo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Varena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675891v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the values of the refractive index fuction ratios E(m,266)/E(m,532) and E(m,532)/E(m,1064) for the measurement of fluorescent species in liquid spray flames by coupling Laser Induced Incandescence and Fluorescence (LII/LIF)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Determination of the refractive index wavelength dependence of Diesel and Diester soot by extinction spectra analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Therssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Varena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675892v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayonnement des suies dans les flammes : Evaluation de l’émissivité totale des suies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ren Kuanfang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFC-SFT </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Saint Etienne du Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative properties of under-ventilated fire smoke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire and Explosion Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Leeds, United Kingdom. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la cinétique d'agglomeration des nanoparticules et de leurs propriétés morphologiques à l'aide d'un code DLCA</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification of the dry deposition of aerosols in the urban environment: towards a new methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Helsinky, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675894v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the dry deposition of aerosols in the urban environment: towards a new methodology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la cinétique d'agglomeration des nanoparticules et de leurs propriétés morphologiques à l'aide d'un code DLCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.‐x. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Helsinky, Finland</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156360v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la méthode d'échantillonnage sur les caractéristiques morphologiques d'agrégats de nature fractale. Etude par microscopie électronique en transmission.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underventilated enclosed fires: A full scale test with wood pallet fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mitanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physique des agrégats de suie dans les flammes par analyse angulaire de la diffusion de la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underventilated enclosed fires: A full scale test with wood pallet fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mitanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feux n° 08038 8e séminaire USTI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the refractive index of kerosene and ethylene soot by extinction spectra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Measurement of the mass specific extinction coefficient of acetylene, toluene and polymethyl methacrylate soot particles in visible and near‐infrared wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Coppalle</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">IAFSS (The 9th International Symposium on Fire Safety Science )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, University of Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675898v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the mass specific extinction coefficient of acetylene, toluene and polymethyl methacrylate soot particles in visible and near‐infrared wavelengths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Determination of the refractive index of kerosene and ethylene soot by extinction spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Vendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAFSS (The 9th International Symposium on Fire Safety Science )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, University of Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">EAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675900v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the optical properties of soot particles. Application to the optical index determination taking into account their agglomerate structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm (5th European Thermal‐Sciences Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension de l’applicabilité de la RDG‐FA à des agrégats constitués de gros monomères avec prise en compte des interactions lumineuses multiples au sein des agrégats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Girasole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental approach for the determination of the gyration / mobility ratio of soot representative diameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gensdarmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salissures de façades (SALIFA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ruot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées PRIMEQUAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des particules de suie émises dans un foyer sur‐ventilé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des particules de suie issues de la combustion du kérosène (sur la calibration des mesures optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the physical properties of soot aggregates (morphology, size distribution, mass concentration and optical properties). Application to radiative transfer in flames smokes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Comparison of two different methods for the determination of the fractal dimension of soot aggregates: TEM measurements and serial analysis of the aerodynamic and electrical mobility diameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Incendie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, ENSMA, Poitiers, France</w:t>
+              <w:t xml:space="preserve">IAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Minnesota (USA), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675908v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two different methods for the determination of the fractal dimension of soot aggregates: TEM measurements and serial analysis of the aerodynamic and electrical mobility diameters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Determination of the physical properties of soot aggregates (morphology, size distribution, mass concentration and optical properties). Application to radiative transfer in flames smokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weill</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Minnesota (USA), Unknown Region</w:t>
+              <w:t xml:space="preserve">GDR Incendie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ENSMA, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675907v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures des particules dans une rue : comparaison des méthodes, évaluation et bilan des particules émises par le trafic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the optical properties of soot particles. Application to the optical index determination taking into account their agglomerate structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vendel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution PRIMEQUAL 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Eurotherm78 – Computational Thermal Radiation in Participating Media II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156159v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the optical properties of soot particles. Application to the optical index determination taking into account their agglomerate structure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesures des particules dans une rue : comparaison des méthodes, évaluation et bilan des particules émises par le trafic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm78 – Computational Thermal Radiation in Participating Media II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque de restitution PRIMEQUAL 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675906v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field measurements of airport emissions and air pollutants including aerosols at Paris CDG airports. The AIRPUR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Puente Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint CACGP/IGAC/WMO Symposium "Atmospheric chemistry at the interfaces 2006"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of aerosol particles and gaseous pollutants in a canyon street in Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Rosant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Sini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium “Transport and Air Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Graz, Austria, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Quantities and Properties of Soot Generated by an APU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPEAN COMBUSTION MEETING "ECM2005"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Louvain‐la‐Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of dry deposition models for submicronic and Micronic aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Int. Conf. on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04145636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterisation des particules de suie dans les moteurs aéronautiques : Proejt CAPAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Therssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Observatoire de Paris : Physique des poussières durant l'évolution stellaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UBL/CLU-ESCOMPTE: the urban boundary layer field experiment over Marseille and the database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Urban Air Quality Conference (UAQ4) : Measurement Modelling and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic. pp.392-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00972415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UBL/CLU-ESCOMPTE: the urban boundary layer field experiment over Marseille and the data base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International conference on Urban Air Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Urban Atmosphere Model SUBMESCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Sini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution to the sub-project SATURN, EUROTRAC Symposium'98. Proceedings of EUROTRAC Symposium'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Garmish-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric dispersion modelling and long-path UV DOAS measurements for air quality monitoring aler systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bobbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Tatry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Buty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. FECS Conference on Chemistry in the Environment "Atmospheric Chemistry and Air Pollution"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15430,1924 +15564,1924 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMASS DEGRADATION UNDER A CONTROLLED HEAT FLUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina Feliz Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pahola Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Europeqn Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of wood waste combustion particulate matter by FTICR MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Copalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence in-situ d'une phase organique au sein des particules de suie et de sa désorption par couplage de techniques optiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Suie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rouen, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ and ex-situ light extinction measurements in wall fire flames in the visible and near infrared spectra: impact of soot temperature and of combustibile on soot optical properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Suie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rouen, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role played by multiple scattering on the absorption and scattering properties of soot fractal aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marseille, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of polycyclic aromatic hydrocarbons on soot: Production of benchmark particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Atoms, Molecules and Photons (ECAMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Aarhus, Denmark. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological modelling of particle resuspension on bubbling PMMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Pragues, Czech Republic. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode numérique pour la génération de particules de suie réalistes : Impact sur les propriétés morphologiques et optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Pargues, Czech Republic. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of soot size distributions from spectra extinction measurements: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.F. Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenada, Spain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoke radiative properties of under-ventilated fires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Maryland, United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du modèle RDG-FA par diffusion angulaire de la lumière sur agrégats monodisperses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-R. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative properties of under-ventilated fire smoke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire and Explosion Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Leeds, United Kingdom. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sampling method and ageing of fractal aggregates on their morphological parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Helsinki, Finland. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene flame : effects of pressure on soot properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Geigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stirn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Salzburg, Austria. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the effective density of fractal aggregates by serial analysis of electrical mobility and aerodynamic diameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Minnesota, United States. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17357,284 +17491,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of the Combustion of a Single Biomass Particle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pahola Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood &amp; Fire Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.9-15, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-41235-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison and Assessment of Particle Mass Concentration Measurements in Fire Smokes with a Microbalance, Opacimeter and PPS Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harada, Kazunori and Matsuyama, Ken and Himoto, Keisuke and Nakamura, Yuji and Wakatsuki, Kaoru. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Science and Technology 2015: The Proceedings of 10th Asia-Oceania Symposium on Fire Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.735--742, 2017, 978-981-10-0376-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-0376-9_75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17644,91 +17778,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance au feu des systèmes composites d'isolation thermique externe des façades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSA de Rouen. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17738,105 +17872,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamique appliquée aux machines thermiques: Exercices et Problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering school. thermodynamique-appliquee-aux-machines-thermiques, https://www.coria.fr/thermodynamique-appliquee-aux-machines-thermiques-exercices-et-problemes/, France. 2023, pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId441"/>
+      <w:footerReference w:type="default" r:id="rId448"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17983,51 +18117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaudhary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03431596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Pluart L" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuhler E" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudhary A" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106720" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuhler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Alia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114786" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pluart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Schuhler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Chaudhary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103290" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107586" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Carpier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mcnamee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Meacham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Hees" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bisby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Chow" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102889" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b05482" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. A Maaroufi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.086" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.03.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.05.029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.04.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leonelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Santoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maaroufi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gilles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.03.046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.142" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611205v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S.-X. Loo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.01.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bescond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Ouf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.08.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Ouf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marhaba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36495" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611237v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Maaroufi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.06.059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHZCDQ3M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;m&#233;nt Keller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rose Garda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.03.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRBRKJF0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Ouf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delhaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2014.932896" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lefebvre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.05.046" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SGJRVHB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612399v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bescond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caumont-Prim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.08.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDVD423-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612413v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugiere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensdarmes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.06.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-546CJRDP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Brugi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gensdarmes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2013.03.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0M5027S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.10.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delcour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.01.060" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613294v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tissot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.08.131" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613297v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Fang Ren" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HFXSN81-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613300v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1478/C1V89S1P021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613299v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Therssen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4416-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B11B3BA0B9571DC64D402019CFDE3AD21776266D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613301v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ausset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.507228" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018738v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. E Damay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2009.09.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHJTB93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613302v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vendel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weill" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701839154" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445072v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200700011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JHZTFS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuvelier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thunis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Amann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.07.036" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52B1MGKS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394704v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haudiquert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stepowski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(97)00003-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VGSKXR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298943v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delcourt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Izerroukyene" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delacourt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518784v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alfonso Martinez Martinez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02460340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117136v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodore Chazelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Yon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675827v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675829v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuhai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02018937v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vieille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621623v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Maaroufi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852219v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675849v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bescond" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roz&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675848v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valencia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675843v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talbaut" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675847v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellivier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dreuille" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675844v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rutard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270880v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia Correa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456299v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675859v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682884v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675861v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-152" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675855v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saidani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675870v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugi&#232;re" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675865v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moraine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675863v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;a. Barreda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.&#8208;j. Liu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675867v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675869v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675864v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumont" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675862v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675877v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ren" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675875v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675873v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gendarmes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675871v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853569v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675874v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675878v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675881v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675872v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tissot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675882v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675889v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675883v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675887v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675888v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675884v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.&#8208;f. Ren" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675891v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amodeo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675892v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682899v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Kuanfang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471525v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675894v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;x. Ouf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156360v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675893v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maill&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420597v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vantelon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitanchez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourda" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675896v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lucas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471374v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vantelon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675898v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maugendre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675900v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675897v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675901v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675899v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156214v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flori" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olive" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675905v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675904v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675908v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675907v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156159v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouriou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dionnet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675906v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970160v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ramaroson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puente Lelievre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Magnani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156072v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghenu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675909v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145636v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boulaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083518v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bouvier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weill" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972415v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Benech" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763221v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155729v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chollet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969690v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delmas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bobbia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Menard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tatry" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buty" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680849v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Feliz Florian" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pahola Acevedo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876797v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Copalle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682442v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682439v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682445v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682452v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bidault" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682450v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682448v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682449v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682457v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Ren" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682462v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ain&#233;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682461v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-R. Ren" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682465v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682467v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682468v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Geigle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stirn" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682469v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610706v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41235-7_2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613293v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellivier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Loo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Decoster" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0376-9_75" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626906v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209411v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;ausoone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogez-Florent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castilla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouzar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.128396" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaudhary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124215" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03431596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Pluart L" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuhler E" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudhary A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106720" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuhler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Alia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114786" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pluart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Schuhler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Chaudhary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119856" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107586" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866799v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Carpier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25641" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mcnamee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Meacham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Hees" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bisby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Chow" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102889" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b05482" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. A Maaroufi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.086" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.04.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grange" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.03.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.05.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leonelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Santoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.048" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maaroufi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gilles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.03.046" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611165v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.142" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S.-X. Loo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.01.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459070v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bescond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Ouf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.08.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409226v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Ouf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marhaba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36495" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Maaroufi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.06.059" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHZCDQ3M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;m&#233;nt Keller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rose Garda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.03.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRBRKJF0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614020v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Ouf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delhaye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2014.932896" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lefebvre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.05.046" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SGJRVHB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612399v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bescond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caumont-Prim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.08.022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDVD423-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugiere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensdarmes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.06.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-546CJRDP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613298v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Brugi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gensdarmes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2013.03.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0M5027S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.10.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613295v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delcour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.01.060" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613294v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tissot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.08.131" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613297v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Fang Ren" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HFXSN81-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1478/C1V89S1P021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613299v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Therssen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4416-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B11B3BA0B9571DC64D402019CFDE3AD21776266D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613301v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ausset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.507228" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018738v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. E Damay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2009.09.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHJTB93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613302v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vendel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weill" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701839154" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445072v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200700011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JHZTFS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963054v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuvelier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thunis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Amann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.07.036" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52B1MGKS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haudiquert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stepowski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(97)00003-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VGSKXR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648296v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosset" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298943v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delcourt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Izerroukyene" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delacourt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518784v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alfonso Martinez Martinez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02460340v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117136v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420693v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420326v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodore Chazelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097657v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Yon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675827v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675829v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuhai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02018937v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621623v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Maaroufi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675828v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vieille" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852219v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675849v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bescond" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roz&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675848v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valencia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675843v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talbaut" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675847v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellivier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dreuille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270880v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia Correa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675844v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rutard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456299v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675859v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682884v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675861v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-152" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675855v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saidani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675870v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugi&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675867v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675865v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moraine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675863v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;a. Barreda" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.&#8208;j. Liu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675864v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675869v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675862v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675877v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ren" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675873v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gendarmes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675875v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675871v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853569v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675874v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675878v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675881v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675872v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tissot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675882v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675883v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675889v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675888v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675887v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675884v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.&#8208;f. Ren" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675895v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675892v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amodeo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675891v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682899v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Kuanfang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471525v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156360v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675894v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;x. Ouf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675893v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maill&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420597v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vantelon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitanchez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourda" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675896v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lucas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471374v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vantelon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675900v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675898v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maugendre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675897v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675901v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675899v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156214v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flori" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olive" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675905v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675904v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675907v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675908v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675906v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156159v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouriou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dionnet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970160v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ramaroson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puente Lelievre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Magnani" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156072v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghenu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675909v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145636v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boulaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083518v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bouvier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weill" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972415v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Benech" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763221v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155729v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chollet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969690v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delmas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bobbia" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Menard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tatry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buty" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680849v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Feliz Florian" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pahola Acevedo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876797v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Copalle" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682442v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682439v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682445v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682452v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bidault" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682450v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682448v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682449v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682457v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Ren" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682462v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ain&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682461v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-R. Ren" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682465v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682467v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682468v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Geigle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stirn" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682469v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610706v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41235-7_2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613293v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellivier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Loo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Decoster" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0376-9_75" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626906v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209411v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>