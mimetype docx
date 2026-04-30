--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -500,304 +500,304 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Rocha 2026 model used for Wharton's jelly damage mechanical characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:0e04457ee06f2b096085a031437d9b16e71cd01e;origin=https://gitlab.univ-lorraine.fr/science-ouverte/lem3/python_da-rocha_2026_model_for_wj;visit=swh:1:snp:5bb15d2af7cd0b13f18cb5ae8f5312b15f397e03;anchor=swh:1:rev:f5bd7ae5c3749d7105bef9eb0dff73bc586a0c4e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database on biomechanical tensile behavior up to failure of human Wharton's jelly derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/POAFCR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356827v1</w:t>
-              </w:r>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">hal-05448064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1059,402 +1059,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first viscoelastic modelling of Wharton’s jelly membrane through finite element analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude du comportement d’éponges hémostatiques pour la chirurgie de l’élévation sinusale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SB2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Compiégne, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933898v1</w:t>
+                <w:t xml:space="preserve">hal-04927953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats préliminaires sur l'endommagement de membranes à base de gelée de Wharton</w:t>
+                <w:t xml:space="preserve">A first viscoelastic modelling of Wharton’s jelly membrane through finite element analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bekrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">Proceedings of SB2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Compiégne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927937v1</w:t>
+                <w:t xml:space="preserve">hal-04933898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement d’éponges hémostatiques pour la chirurgie de l’élévation sinusale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
+                <w:t xml:space="preserve">Résultats préliminaires sur l'endommagement de membranes à base de gelée de Wharton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927953v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1766,51 +1766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737990v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/POAFCR" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e04457ee06f2b096085a031437d9b16e71cd01e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mauprivez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bekrar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737990v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e04457ee06f2b096085a031437d9b16e71cd01e;origin=https://gitlab.univ-lorraine.fr/science-ouverte/lem3/python_da-rocha_2026_model_for_wj;visit=swh:1:snp:5bb15d2af7cd0b13f18cb5ae8f5312b15f397e03;anchor=swh:1:rev:f5bd7ae5c3749d7105bef9eb0dff73bc586a0c4e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/POAFCR" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mauprivez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bekrar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>