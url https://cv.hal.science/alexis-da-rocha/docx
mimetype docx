--- v1 (2026-04-30)
+++ v2 (2026-05-28)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1392 +234,1776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogels from Wharton's jelly as alternative to conventional extracellular matrix-based constructs</w:t>
+                <w:t xml:space="preserve">Structure–property–function relationships of supercritical CO2-processed amniotic membrane: An ex vivo ocular proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Lavrand</w:t>
+                <w:t xml:space="preserve">Lorinne Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorinne Adam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+                <w:t xml:space="preserve">Solène Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Loth</w:t>
+                <w:t xml:space="preserve">Christine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147552⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 265, pp.115964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2026.115964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296711v1</w:t>
+                <w:t xml:space="preserve">hal-05611440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hydrogels from Wharton's jelly as alternative to conventional extracellular matrix-based constructs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorinne Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 328, pp.147552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on multimodal mechanical characterization of a haemostatic sponge used for sinus lift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.14508⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04737990v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary results on a physical model of soft tissue for characterizing hydro-chemical-mechanical couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euromech colloquium 670 Breaking barriers in soft tissue research: collaborative insights and future directions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjusting the Handling of a Cell Free Hydrogel System Based on Wharton's Jelly Extracellular Matrix to Optimize Facial Nerve Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Krawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Tissue Repair Society 2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Cardiff, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Macro-Scale Damage Properties of Wharton's Jelly Membrane Under Tension: A Finite Element Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12TH European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résultats Préliminaires pour les Propriété d’Endommagement Macroscopiques de la Gelée de Wharton : Une Analyse Éléments Finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du comportement d’éponges hémostatiques pour la chirurgie de l’élévation sinusale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résultats préliminaires sur l'endommagement de membranes à base de gelée de Wharton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A first viscoelastic modelling of Wharton’s jelly membrane through finite element analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bekrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of SB2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Compiégne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Database on biomechanical tensile behavior up to failure of human Wharton's jelly derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/POAFCR⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Rocha 2026 model used for Wharton's jelly damage mechanical characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:0e04457ee06f2b096085a031437d9b16e71cd01e;origin=https://gitlab.univ-lorraine.fr/science-ouverte/lem3/python_da-rocha_2026_model_for_wj;visit=swh:1:snp:5bb15d2af7cd0b13f18cb5ae8f5312b15f397e03;anchor=swh:1:rev:f5bd7ae5c3749d7105bef9eb0dff73bc586a0c4e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448064v1</w:t>
-              </w:r>
-[...814 lines deleted...]
-                <w:t xml:space="preserve">hal-04927937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prelimirary results for wharton's jelly macroscopic damage properties: a finite element study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school in Reduced-order and Data-driven models in Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Figueres, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1766,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737990v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e04457ee06f2b096085a031437d9b16e71cd01e;origin=https://gitlab.univ-lorraine.fr/science-ouverte/lem3/python_da-rocha_2026_model_for_wj;visit=swh:1:snp:5bb15d2af7cd0b13f18cb5ae8f5312b15f397e03;anchor=swh:1:rev:f5bd7ae5c3749d7105bef9eb0dff73bc586a0c4e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/POAFCR" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mauprivez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bekrar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05611440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rota" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2026.115964" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737990v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14508" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05612579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05624307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krawiec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313111v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mauprivez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bekrar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/POAFCR" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e04457ee06f2b096085a031437d9b16e71cd01e;origin=https://gitlab.univ-lorraine.fr/science-ouverte/lem3/python_da-rocha_2026_model_for_wj;visit=swh:1:snp:5bb15d2af7cd0b13f18cb5ae8f5312b15f397e03;anchor=swh:1:rev:f5bd7ae5c3749d7105bef9eb0dff73bc586a0c4e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>