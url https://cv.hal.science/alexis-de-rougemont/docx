--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -881,295 +881,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal Microbiota Transplantation for Recurrent Clostridioides difficile Infection Can Be the Best Therapeutic Option in Severely Immunocompromised Patients Depending on a Case-by-Case Assessment of the Benefit-to-Risk Ratio</w:t>
+                <w:t xml:space="preserve">Comparison of four concentration methods of adenovirus, norovirus and rotavirus in tap water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
+                <w:t xml:space="preserve">Nouhaila Elfellaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim Cassir</w:t>
+                <w:t xml:space="preserve">Salma Berrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Galperine</w:t>
+                <w:t xml:space="preserve">Abdelkader Biary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Alric</w:t>
+                <w:t xml:space="preserve">Simeon Goïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Scanzi</w:t>
+                <w:t xml:space="preserve">Houda Rafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 167 (3), pp.627-628. </w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 330, pp.115013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2024.04.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2024.115013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677832v1</w:t>
+                <w:t xml:space="preserve">hal-04927969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of four concentration methods of adenovirus, norovirus and rotavirus in tap water</w:t>
+                <w:t xml:space="preserve">Fecal Microbiota Transplantation for Recurrent Clostridioides difficile Infection Can Be the Best Therapeutic Option in Severely Immunocompromised Patients Depending on a Case-by-Case Assessment of the Benefit-to-Risk Ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouhaila Elfellaki</w:t>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Berrouch</w:t>
+                <w:t xml:space="preserve">Nadim Cassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Biary</w:t>
+                <w:t xml:space="preserve">Tatiana Galperine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simeon Goïta</w:t>
+                <w:t xml:space="preserve">Laurent Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Rafi</w:t>
+                <w:t xml:space="preserve">Julien Scanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 330, pp.115013. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167 (3), pp.627-628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2024.115013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2024.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927969v1</w:t>
+                <w:t xml:space="preserve">hal-04677832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and physico-chemical characterization of human norovirus-like particles under various environmental conditions</w:t>
               </w:r>
@@ -1417,295 +1417,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in molecular characteristics of Hepatitis E virus quasispecies could modify viral surface properties and transmission</w:t>
+                <w:t xml:space="preserve">Impact on disease mortality of clinical, biological, and virological characteristics at hospital admission and overtime in COVID‐19 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Hartard</w:t>
+                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honorine Fenaux</w:t>
+                <w:t xml:space="preserve">Alpha Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Gentilhomme</w:t>
+                <w:t xml:space="preserve">Christelle Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Murray</w:t>
+                <w:t xml:space="preserve">Noémie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elma Akand</w:t>
+                <w:t xml:space="preserve">Soizic Le Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (7), pp.1078-1090. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (4), pp.2149-2159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvh.13513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.26601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338461v1</w:t>
+                <w:t xml:space="preserve">hal-04121463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on disease mortality of clinical, biological, and virological characteristics at hospital admission and overtime in COVID‐19 patients</w:t>
+                <w:t xml:space="preserve">Variability in molecular characteristics of Hepatitis E virus quasispecies could modify viral surface properties and transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
+                <w:t xml:space="preserve">Cédric Hartard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha Diallo</w:t>
+                <w:t xml:space="preserve">Honorine Fenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Paul</w:t>
+                <w:t xml:space="preserve">Alexis Gentilhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Mercier</w:t>
+                <w:t xml:space="preserve">John Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Le Mestre</w:t>
+                <w:t xml:space="preserve">Elma Akand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 93 (4), pp.2149-2159. </w:t>
+              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (7), pp.1078-1090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.26601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvh.13513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121463v1</w:t>
+                <w:t xml:space="preserve">hal-03338461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Chlorine and Peroxynitrite Alter the Capsid Structure of Human Norovirus GII.4 and Its Capacity to Bind Histo-Blood Group Antigens</w:t>
               </w:r>
@@ -6401,76 +6401,76 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a new hybrid material: silicate human norovirus-like particles for biomedical and agri-food uses.</w:t>
+                <w:t xml:space="preserve">Development and material properties of a new hybrid silicate human norovirus-like particles for biomedical and agri-food uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou-Hamad, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estienney, M</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Estienney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6480,122 +6480,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 th International Conference on Multifunctional, Hybrid and Nanomaterials.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">5èmes Journées Plénières du Groupement De Recherche Bioingénéierie des Interfaces (GDR CNRS 3751 B2I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290015v1</w:t>
+                <w:t xml:space="preserve">hal-05290293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and material properties of a new hybrid silicate human norovirus-like particles for biomedical and agri-food uses</w:t>
+                <w:t xml:space="preserve">Design of a new hybrid material: silicate human norovirus-like particles for biomedical and agri-food uses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou-Hamad, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estienney, M</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Estienney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6605,73 +6605,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Plénières du Groupement De Recherche Bioingénéierie des Interfaces (GDR CNRS 3751 B2I)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">7 th International Conference on Multifunctional, Hybrid and Nanomaterials.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290293v1</w:t>
+                <w:t xml:space="preserve">hal-05290015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6850,51 +6850,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58324735"/>
+    <w:nsid w:val="77D19B74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7081,51 +7081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-de-rougemont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3084-9414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135485290" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-1090-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Urbain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2026.119136" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khira Sdiri-Loulizi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Khachou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ayouni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01189-24" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Pires Simoes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hodcroft" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Simmonds" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Albert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagon Alidjinou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galperine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2024.04.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Elfellaki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Berrouch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Biary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Go&#239;ta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Rafi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2024.115013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Abou-Hamad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daval-Frerot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113545" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.858245" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hartard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Fenaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gentilhomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Akand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13513" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chassaing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Robin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Majou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Belliot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.662764" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03281429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Charkaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.01185-20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Landman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Montil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-0792-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loutreul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74728-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaplon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Th&#233;ry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bidalot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grangier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frappier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01749-20" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Emmott" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Hosmillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Lu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fitzmaurice" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006780" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291016v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Hasso-Agopsowicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanji Ladva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lopman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Sanderson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L Cohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz060" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51750-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/INF.0000000000002472" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04535539v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Loury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gross" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dugast" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pallier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grude" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ait-Namane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01908977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Thorne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Nalwoga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Mentzer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy219" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01645002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adissa Minoui-Tran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Vabret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.10.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894560v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Farkas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcdonald" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelagh Malham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafydd E. Peters" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Mcdonald" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-017-9293-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ambert-Balay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.15.30508" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290969v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaplon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fremy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Legrand-Guillien" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoui-Tran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.05.025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Hammami" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neji Guediche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pothier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162255" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01285005v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Caddy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila El-Attar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy A. Mitchell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02778-14" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2111.141901" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233; Ronique Schneider" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morand-Joubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku419" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290995v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Caddy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Emmott" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L El-Attar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081596" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pakianather" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt238" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291017v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iturriza-G&#243;mara" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dallman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#225;nyai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#246;ttiger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buesa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810001810" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474842v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291038v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvinet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sothier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509993357" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510677v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gagneur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/INF.0b013e3181ef034e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465357v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Gharbi-Khelifi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hassine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Chouchane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21586" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC1LFCMV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465363v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza H Kamel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Ali" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala G El-Nady" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01381-08" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465360v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aupiais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Menager" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vallet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brasme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2009.07.021" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMBKSJPQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465376v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Gharbi-Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sakly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02438-07" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289775v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamad, N" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon, M" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289811v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Belliot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamd, N" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249764v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienney" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290015v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290293v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00739334v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOS029" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-de-rougemont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3084-9414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135485290" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-1090-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Urbain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2026.119136" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khira Sdiri-Loulizi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Khachou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ayouni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01189-24" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Pires Simoes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hodcroft" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Simmonds" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Albert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagon Alidjinou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Elfellaki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Berrouch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Biary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Go&#239;ta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Rafi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2024.115013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galperine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2024.04.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Abou-Hamad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daval-Frerot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113545" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.858245" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338461v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hartard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Fenaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gentilhomme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Akand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13513" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chassaing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Robin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Majou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Belliot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.662764" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03281429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Charkaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.01185-20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Landman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Montil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-0792-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loutreul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74728-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaplon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Th&#233;ry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bidalot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grangier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frappier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01749-20" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Emmott" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Hosmillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Lu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fitzmaurice" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006780" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291016v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Hasso-Agopsowicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanji Ladva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lopman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Sanderson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L Cohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz060" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51750-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/INF.0000000000002472" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04535539v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Loury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gross" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dugast" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pallier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grude" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ait-Namane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01908977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Thorne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Nalwoga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Mentzer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy219" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01645002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adissa Minoui-Tran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Vabret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.10.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894560v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Farkas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcdonald" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelagh Malham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafydd E. Peters" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Mcdonald" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-017-9293-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ambert-Balay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.15.30508" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290969v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaplon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fremy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Legrand-Guillien" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoui-Tran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.05.025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Hammami" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neji Guediche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pothier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162255" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01285005v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Caddy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila El-Attar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy A. Mitchell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02778-14" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2111.141901" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233; Ronique Schneider" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morand-Joubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku419" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290995v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Caddy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Emmott" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L El-Attar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081596" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pakianather" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt238" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291017v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iturriza-G&#243;mara" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dallman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#225;nyai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#246;ttiger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buesa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810001810" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474842v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291038v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvinet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sothier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509993357" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510677v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gagneur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/INF.0b013e3181ef034e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465357v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Gharbi-Khelifi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hassine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Chouchane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21586" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC1LFCMV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465363v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza H Kamel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Ali" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala G El-Nady" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01381-08" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465360v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aupiais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Menager" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vallet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brasme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2009.07.021" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMBKSJPQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465376v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Gharbi-Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sakly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02438-07" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289775v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamad, N" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon, M" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289811v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Belliot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamd, N" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249764v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienney" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290293v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00739334v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOS029" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>