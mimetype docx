--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -479,295 +479,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of human Aichi virus infectivity from raw surface water to drinking water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards fast, sensitive, and selective viral detection methods in food/water: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khira Sdiri-Loulizi</w:t>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Khachou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.01189-24⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162, pp.105111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2025.105111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166973v1</w:t>
+                <w:t xml:space="preserve">hal-05136370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fast, sensitive, and selective viral detection methods in food/water: a systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy de Oliveira</w:t>
+                <w:t xml:space="preserve">Persistence of human Aichi virus infectivity from raw surface water to drinking water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khira Sdiri-Loulizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Khachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Mas</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Siwar Ayouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 162, pp.105111. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (1), pp.e0118924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2025.105111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.01189-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05136370v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological and clinical insights into the enterovirus D68 upsurge in Europe 2021/22 and the emergence of novel B3-derived lineages, ENPEN multicentre study</w:t>
               </w:r>
@@ -1417,1898 +1417,1898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on disease mortality of clinical, biological, and virological characteristics at hospital admission and overtime in COVID‐19 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific Norovirus Interaction with Lewis x and Lewis a on Human Intestinal Inflammatory Mucosa during Refractory Inflammatory Bowel Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Tarris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Estienney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
+                <w:t xml:space="preserve">Maeva Charkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha Diallo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Soizic Le Mestre</w:t>
+                <w:t xml:space="preserve">Thomas Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.26601⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.01185-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121463v1</w:t>
+                <w:t xml:space="preserve">hal-03281429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in molecular characteristics of Hepatitis E virus quasispecies could modify viral surface properties and transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hartard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorine Fenaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gentilhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Hartard</w:t>
+                <w:t xml:space="preserve">John Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elma Akand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (7), pp.1078-1090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvh.13513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Chlorine and Peroxynitrite Alter the Capsid Structure of Human Norovirus GII.4 and Its Capacity to Bind Histo-Blood Group Antigens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact on disease mortality of clinical, biological, and virological characteristics at hospital admission and overtime in COVID‐19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Chassaing</w:t>
+                <w:t xml:space="preserve">Noémie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bastin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaël Belliot</w:t>
+                <w:t xml:space="preserve">Soizic Le Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.662764⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (4), pp.2149-2159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.26601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222634v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Norovirus Interaction with Lewis x and Lewis a on Human Intestinal Inflammatory Mucosa during Refractory Inflammatory Bowel Disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Estienney</w:t>
+                <w:t xml:space="preserve">Free Chlorine and Peroxynitrite Alter the Capsid Structure of Human Norovirus GII.4 and Its Capacity to Bind Histo-Blood Group Antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Charkaoui</w:t>
+                <w:t xml:space="preserve">Didier Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mouillot</w:t>
+                <w:t xml:space="preserve">Gaël Belliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mSphere.01185-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.662764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281429v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal microbiota transplantation to maintain remission in Crohn’s disease: a pilot randomized controlled study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of proteolytic enzymes and pH on GII.4 norovirus, during both interactions and non-interaction with Histo-Blood Group Antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Sokol</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Montil</w:t>
+                <w:t xml:space="preserve">Julie Loutreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Majou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Belliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-020-0792-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.17926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-74728-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031236v1</w:t>
+                <w:t xml:space="preserve">hal-03013654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of proteolytic enzymes and pH on GII.4 norovirus, during both interactions and non-interaction with Histo-Blood Group Antigens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Robin</w:t>
+                <w:t xml:space="preserve">Diagnostic accuracy of four commercial triplex immunochromatographic tests for rapid detection of rotavirus, adenovirus and norovirus in human stool samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kaplon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bidalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Grangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Loutreul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaël Belliot</w:t>
+                <w:t xml:space="preserve">Jean Frappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.17926. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-74728-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01749-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013654v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic accuracy of four commercial triplex immunochromatographic tests for rapid detection of rotavirus, adenovirus and norovirus in human stool samples</w:t>
+                <w:t xml:space="preserve">Fecal microbiota transplantation to maintain remission in Crohn’s disease: a pilot randomized controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Kaplon</w:t>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Théry</w:t>
+                <w:t xml:space="preserve">Cecilia Landman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bidalot</w:t>
+                <w:t xml:space="preserve">Philippe Seksik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Grangier</w:t>
+                <w:t xml:space="preserve">Laurence Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Frappier</w:t>
+                <w:t xml:space="preserve">Mélissa Montil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.01749-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-020-0792-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013694v1</w:t>
+                <w:t xml:space="preserve">hal-03031236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyprotein processing and intermolecular interactions within the viral replication complex spatially and temporally control norovirus protease activity</w:t>
+                <w:t xml:space="preserve">Stable prevalence of transmitted drug resistance mutations and increased circulation of non-B subtypes in antiretroviral-naive chronically HIV-infected patients in 2015/2016 in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Emmott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
+                <w:t xml:space="preserve">Lambert Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myra Hosmillo</w:t>
+                <w:t xml:space="preserve">Laurence Bocket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Lu</w:t>
+                <w:t xml:space="preserve">Coralie Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Fitzmaurice</w:t>
+                <w:t xml:space="preserve">Maxime Grude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ait-Namane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA118.006780⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (5), pp.1417-1424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173022v1</w:t>
+                <w:t xml:space="preserve">hal-02154058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Review of the Age Distribution of Rotavirus Disease in Children Aged &amp;lt;5 Years Before the Introduction of Rotavirus Vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Hasso-Agopsowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanji Ladva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam L Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 69 (6), pp.1071-1078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cid/ciz060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of natural ageing and heat treatments on GII.4 norovirus binding to Histo-Blood Group Antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Loutreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Belliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.15312. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51750-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathology of Rotavirus-driven Multiple Organ Failure in a 16-month-old Boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Tarris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Belliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (12), pp.e326-e328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/INF.0000000000002472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épidémie de cryptosporidiose dans un collège de l’ouest de la France, novembre 2017</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyprotein processing and intermolecular interactions within the viral replication complex spatially and temporally control norovirus protease activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Gross</w:t>
+                <w:t xml:space="preserve">Edward Emmott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dugast</w:t>
+                <w:t xml:space="preserve">Myra Hosmillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Favennec</w:t>
+                <w:t xml:space="preserve">Jia Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+                <w:t xml:space="preserve">Timothy Fitzmaurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (11), pp.4259-4271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA118.006780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04535539v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable prevalence of transmitted drug resistance mutations and increased circulation of non-B subtypes in antiretroviral-naive chronically HIV-infected patients in 2015/2016 in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Épidémie de cryptosporidiose dans un collège de l’ouest de la France, novembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bocket</w:t>
+                <w:t xml:space="preserve">Pascaline Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Pallier</w:t>
+                <w:t xml:space="preserve">Lise Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Grude</w:t>
+                <w:t xml:space="preserve">Florence Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Ait-Namane</w:t>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.295-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02154058v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Norovirus Longitudinal Seroepidemiological Study From Sub-Saharan Africa Reveals High Seroprevalence of Diverse Genotypes Associated With Host Susceptibility Factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predominance of G9P[8] Rotavirus Strains throughout France, 2014-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kaplon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Grangier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Thorne</w:t>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Nalwoga</w:t>
+                <w:t xml:space="preserve">Adissa Minoui-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander J Mentzer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Myra Hosmillo</w:t>
+                <w:t xml:space="preserve">Astrid Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 218 (5), pp.716 - 725. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.660.e1-660.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiy219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908977v1</w:t>
+                <w:t xml:space="preserve">hal-01645002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging resistance mutations in PI-naive patients failing an atazanavir-based regimen (ANRS multicentre observational study)</w:t>
               </w:r>
@@ -3422,161 +3422,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predominance of G9P[8] Rotavirus Strains throughout France, 2014-2017</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The First Norovirus Longitudinal Seroepidemiological Study From Sub-Saharan Africa Reveals High Seroprevalence of Diverse Genotypes Associated With Host Susceptibility Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">Lucy Thorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adissa Minoui-Tran</w:t>
+                <w:t xml:space="preserve">Angela Nalwoga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Vabret</w:t>
+                <w:t xml:space="preserve">Alexander J Mentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myra Hosmillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.660.e1-660.e4. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 218 (5), pp.716 - 725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiy219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645002v1</w:t>
+                <w:t xml:space="preserve">hal-01908977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and spatial dynamics of enteric viruses in wastewater and in riverine and estuarine receiving waters</w:t>
               </w:r>
@@ -3614,51 +3614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelagh Malham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 634, pp.1174 - 1183. </w:t>
@@ -3735,51 +3735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dafydd E. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James E Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelagh Malham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3830,90 +3830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of new recombinant noroviruses GII.p16-GII.4 and GII.p16-GII.2, France, winter 2016 to 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bidalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kaplon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Ambert-Balay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3954,563 +3954,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical severity and molecular characteristics of circulating and emerging rotaviruses in young children attending hospital emergency departments in France</w:t>
+                <w:t xml:space="preserve">Cosavirus, Salivirus and Bufavirus in Diarrheal Tunisian Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
+                <w:t xml:space="preserve">Siwar Ayouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Estienney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kaplon</w:t>
+                <w:t xml:space="preserve">Sabeur Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fremy</w:t>
+                <w:t xml:space="preserve">Mohamed Neji Guediche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Legrand-Guillien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Minoui-Tran</w:t>
+                <w:t xml:space="preserve">Pierre Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2016.05.025⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), pp.e0162255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290969v2</w:t>
+                <w:t xml:space="preserve">hal-02290986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosavirus, Salivirus and Bufavirus in Diarrheal Tunisian Infants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Estienney</w:t>
+                <w:t xml:space="preserve">Clinical severity and molecular characteristics of circulating and emerging rotaviruses in young children attending hospital emergency departments in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kaplon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabeur Hammami</w:t>
+                <w:t xml:space="preserve">C. Fremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Neji Guediche</w:t>
+                <w:t xml:space="preserve">M.-C. Legrand-Guillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pothier</w:t>
+                <w:t xml:space="preserve">A. Minoui-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (9), pp.e0162255. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (8), pp.737.e9-737.e15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2016.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290986v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290969v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Human Norovirus Infection of Dogs in the United Kingdom</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotavirus P[8] Infections in Persons with Secretor and Nonsecretor Phenotypes, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Siwar Ayouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khira Sdiri-Loulizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Judy A. Mitchell</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Estienney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Ambert-Balay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.02778-14⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (11), pp.2055-2058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2111.141901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01285005v1</w:t>
+                <w:t xml:space="preserve">hal-02290985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotavirus P[8] Infections in Persons with Secretor and Nonsecretor Phenotypes, Tunisia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Evidence for Human Norovirus Infection of Dogs in the United Kingdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah L. Caddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katia Ambert-Balay</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Emmott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila El-Attar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy A. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (11), pp.2055-2058. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (6), pp.1873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2111.141901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02778-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290985v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01285005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiretroviral-naive and -treated HIV-1 patients can harbour more resistant viruses in CSF than in plasma</w:t>
               </w:r>
@@ -4624,295 +4624,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological Evidence for Multiple Strains of Canine Norovirus in the UK Dog Population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">National sentinel surveillance of transmitted drug resistance in antiretroviral-naive chronically HIV-infected patients in France over a decade: 2001-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Caddy</w:t>
+                <w:t xml:space="preserve">Marie-Laure Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Emmott</w:t>
+                <w:t xml:space="preserve">Antoine Chaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L El-Attar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
+                <w:t xml:space="preserve">Sophie Pakianather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081596⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (11), pp.2626-2631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkt238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290995v1</w:t>
+                <w:t xml:space="preserve">hal-02291004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National sentinel surveillance of transmitted drug resistance in antiretroviral-naive chronically HIV-infected patients in France over a decade: 2001-2011</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lambert Assoumou</w:t>
+                <w:t xml:space="preserve">Serological Evidence for Multiple Strains of Canine Norovirus in the UK Dog Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Caddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Chaix</w:t>
+                <w:t xml:space="preserve">E Emmott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Chaillon</w:t>
+                <w:t xml:space="preserve">L El-Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pakianather</w:t>
+                <w:t xml:space="preserve">J. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 68 (11), pp.2626-2631. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkt238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291004v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotavirus genotypes co-circulating in Europe between 2006 and 2009 as determined by EuroRotaNet, a pan-European collaborative strain surveillance network</w:t>
               </w:r>
@@ -5026,898 +5026,898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Norovirus infections: an overview]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Molecular and Clinical Characterization of Rotavirus From Diarrheal Infants Admitted to Pediatric Emergency Units in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kaplon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gagneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pediatr Infect Dis J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/INF.0b013e3181ef034e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474842v1</w:t>
+                <w:t xml:space="preserve">hal-00510677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of postprandial modulation of glucose availability: short- and long-term analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">[Norovirus infections: an overview]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Ambert-Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Belliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (1), pp.73-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291038v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and Clinical Characterization of Rotavirus From Diarrheal Infants Admitted to Pediatric Emergency Units in France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Effect of postprandial modulation of glucose availability: short- and long-term analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Nazare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mory</w:t>
+                <w:t xml:space="preserve">Valérie Sauvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gagneur</w:t>
+                <w:t xml:space="preserve">Monique Sothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatr Infect Dis J</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 103 (10), pp.1461-1470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/INF.0b013e3181ef034e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114509993357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510677v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of human astrovirus and adenovirus serotypes 40/41 strains related to acute diarrhea in Tunisian children.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predominance and circulation of enteric viruses in the region of Greater Cairo, Egypt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakima Gharbi-Khelifi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Aziza H Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed A Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala G El-Nady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Slaheddine Chouchane</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 81 (11), pp.1895-902. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (4), pp.1037-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.21586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01381-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00465357v1</w:t>
+                <w:t xml:space="preserve">hal-00465363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predominance and circulation of enteric viruses in the region of Greater Cairo, Egypt.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Severity of acute gastroenteritis in infants infected by G1 or G9 rotaviruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziza H Kamel</w:t>
+                <w:t xml:space="preserve">Cédric Menager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed A Ali</w:t>
+                <w:t xml:space="preserve">Christelle Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala G El-Nady</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pothier</w:t>
+                <w:t xml:space="preserve">Jean-François Brasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (4), pp.1037-45. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (3), pp.282-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.01381-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2009.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465363v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severity of acute gastroenteritis in infants infected by G1 or G9 rotaviruses.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Molecular epidemiology of human astrovirus and adenovirus serotypes 40/41 strains related to acute diarrhea in Tunisian children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khira Sdiri-Loulizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Gharbi-Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Vallet</w:t>
+                <w:t xml:space="preserve">Mouna Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Brasme</w:t>
+                <w:t xml:space="preserve">Slaheddine Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 46 (3), pp.282-5. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (11), pp.1895-902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2009.07.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.21586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465360v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute infantile gastroenteritis associated with human enteric viruses in Tunisia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khira Sdiri-Loulizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Gharbi-Khélifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slaheddine Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6052,51 +6052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Calicivirus Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rotterdam, Netherlands</w:t>
@@ -6151,51 +6151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Belliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estienney, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6276,51 +6276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Belliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Estienney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6446,51 +6446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Estienney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6571,51 +6571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Estienney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6689,51 +6689,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des antigènes tissulaires de groupes sanguins humains A, B, H et Lewis dans l'évolution des Norovirus GII.4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Bourgogne, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011DIJOS029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6850,51 +6850,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77D19B74"/>
+    <w:nsid w:val="C3C42820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7081,51 +7081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-de-rougemont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3084-9414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135485290" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-1090-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Urbain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2026.119136" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khira Sdiri-Loulizi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Khachou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ayouni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01189-24" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Pires Simoes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hodcroft" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Simmonds" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Albert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagon Alidjinou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Elfellaki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Berrouch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Biary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Go&#239;ta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Rafi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2024.115013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galperine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2024.04.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Abou-Hamad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daval-Frerot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113545" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.858245" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338461v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hartard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Fenaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gentilhomme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Akand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13513" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chassaing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Robin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Majou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Belliot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.662764" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03281429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Charkaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.01185-20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Landman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Montil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-0792-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loutreul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74728-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaplon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Th&#233;ry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bidalot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grangier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frappier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01749-20" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Emmott" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Hosmillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Lu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fitzmaurice" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006780" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291016v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Hasso-Agopsowicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanji Ladva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lopman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Sanderson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L Cohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz060" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51750-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/INF.0000000000002472" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04535539v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Loury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gross" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dugast" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pallier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grude" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ait-Namane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01908977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Thorne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Nalwoga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Mentzer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy219" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01645002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adissa Minoui-Tran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Vabret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.10.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894560v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Farkas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcdonald" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelagh Malham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafydd E. Peters" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Mcdonald" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-017-9293-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ambert-Balay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.15.30508" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290969v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaplon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fremy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Legrand-Guillien" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoui-Tran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.05.025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Hammami" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neji Guediche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pothier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162255" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01285005v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Caddy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila El-Attar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy A. Mitchell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02778-14" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2111.141901" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233; Ronique Schneider" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morand-Joubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku419" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290995v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Caddy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Emmott" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L El-Attar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081596" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pakianather" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt238" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291017v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iturriza-G&#243;mara" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dallman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#225;nyai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#246;ttiger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buesa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810001810" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474842v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291038v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvinet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sothier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509993357" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510677v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gagneur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/INF.0b013e3181ef034e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465357v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Gharbi-Khelifi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hassine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Chouchane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21586" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC1LFCMV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465363v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza H Kamel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Ali" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala G El-Nady" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01381-08" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465360v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aupiais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Menager" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vallet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brasme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2009.07.021" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMBKSJPQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465376v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Gharbi-Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sakly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02438-07" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289775v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamad, N" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon, M" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289811v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Belliot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamd, N" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249764v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienney" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290293v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00739334v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOS029" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-de-rougemont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3084-9414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135485290" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-1090-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Urbain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2026.119136" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105111" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khira Sdiri-Loulizi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Khachou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lemaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ayouni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01189-24" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Pires Simoes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hodcroft" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Simmonds" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Albert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagon Alidjinou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Elfellaki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Berrouch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Biary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Go&#239;ta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Rafi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2024.115013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galperine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2024.04.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Abou-Hamad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daval-Frerot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113545" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.858245" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03281429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Charkaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.01185-20" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hartard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Fenaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gentilhomme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Akand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13513" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chassaing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Robin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Majou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Belliot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.662764" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013654v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loutreul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74728-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaplon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Th&#233;ry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bidalot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grangier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frappier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01749-20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Landman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Montil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-0792-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pallier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grude" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ait-Namane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291016v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Hasso-Agopsowicz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanji Ladva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lopman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Sanderson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L Cohen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz060" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51750-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380000v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/INF.0000000000002472" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Emmott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Hosmillo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Lu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fitzmaurice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006780" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04535539v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Loury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gross" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dugast" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01645002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adissa Minoui-Tran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Vabret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.10.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01908977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Thorne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Nalwoga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Mentzer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy219" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894560v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Farkas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcdonald" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelagh Malham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafydd E. Peters" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Mcdonald" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-017-9293-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ambert-Balay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.15.30508" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290986v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Hammami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neji Guediche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pothier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162255" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290969v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaplon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fremy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Legrand-Guillien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoui-Tran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.05.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290985v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2111.141901" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01285005v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Caddy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila El-Attar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy A. Mitchell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02778-14" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233; Ronique Schneider" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morand-Joubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku419" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291004v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pakianather" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt238" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290995v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Caddy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Emmott" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L El-Attar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081596" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291017v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iturriza-G&#243;mara" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dallman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#225;nyai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#246;ttiger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buesa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810001810" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510677v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gagneur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/INF.0b013e3181ef034e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474842v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291038v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvinet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sothier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509993357" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465363v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza H Kamel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Ali" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala G El-Nady" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01381-08" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465360v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aupiais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Menager" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vallet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brasme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2009.07.021" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMBKSJPQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465357v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Gharbi-Khelifi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hassine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Chouchane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21586" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC1LFCMV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465376v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Gharbi-Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sakly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02438-07" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289775v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamad, N" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon, M" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289811v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Belliot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamd, N" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249764v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienney" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290293v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00739334v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOS029" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>