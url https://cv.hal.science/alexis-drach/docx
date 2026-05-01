--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -115,282 +115,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fabricants de la coopération économique et monétaire européenne : personnel et réseaux de la Direction générale des affaires économiques et financières de la Commission européenne, 1957-1992</w:t>
+                <w:t xml:space="preserve">Les métamorphoses du contrôle bancaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexis Drach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Quennouëlle-Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Pujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhmc.704.0145⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Histoire Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 20 (2), pp.108-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfhe.020.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571480v1</w:t>
+                <w:t xml:space="preserve">hal-04874002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métamorphoses du contrôle bancaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mastin</w:t>
+                <w:t xml:space="preserve">Les fabricants de la coopération économique et monétaire européenne : personnel et réseaux de la Direction générale des affaires économiques et financières de la Commission européenne, 1957-1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Pujal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Mourlon-Druol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histoire Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° 20 (2), pp.108-118. </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 70 (4), pp.143-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfhe.020.0108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.704.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874002v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Histoire Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (2), pp.6-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -424,51 +424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Early Form of European Champions? Banking Clubs between European Integration and Global Banking (1960s-1990s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -502,51 +502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Underexplored Connection: Financial History, Monetary History, and the Historiography of European Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Historia Actual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (18-19), pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -571,51 +571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervisors against regulation? The Basel Committee and country risk before the International Debt Crisis (1976–1982)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (2), pp.210-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -649,51 +649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reluctant Europeans? British and French Commercial Banks and the Common Market in Banking (1977–1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (3), pp.768-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -727,51 +727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From gentlemanly capitalism to lobbying capitalism: the City and the EEC, 1972–1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (3), pp.376-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -805,51 +805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A globalization laboratory: European banking regulation and global capitalism in the 1970s and early 1980s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of History / Revue européenne d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (4), pp.658-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -883,51 +883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prudence en bonne et due forme : supervision et régulation bancaires internationales à l’aube de l’ère globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92 (3), pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -961,51 +961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens de la mondialisation : surveillance bancaire et globalisation financière du XXe au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Feiertag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1078,139 +1078,143 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8. Le contrôle bancaire à l’épreuve de l’international : les années 1970 et 1980</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Economic and monetary union: from 1957 to the euro crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Luc Mastin; Béatrice Touchelay. </w:t>
+              <w:t xml:space="preserve">Brigitte Leucht; Katja Seidel; Laurent Warlouzet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des banques sous surveillance ? Pour une histoire du contrôle bancaire depuis le XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.203-218, 2023, </w:t>
+              <w:t xml:space="preserve">Reinventing Europe: The History of the European Union, 1945 to the Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.147325⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bloomsbury Academic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-202, 2023, 978-1-350-21308-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620176v1</w:t>
+                <w:t xml:space="preserve">hal-04475213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1971 : La fin de la convertibilité-or du dollar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Catala; Stanislas Jeannesson; Éric Schnakenbourg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Européens et la mondialisation du XVe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.319-322, 2023</w:t>
@@ -1233,143 +1237,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and monetary union: from 1957 to the euro crisis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">8. Le contrôle bancaire à l’épreuve de l’international : les années 1970 et 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brigitte Leucht; Katja Seidel; Laurent Warlouzet. </w:t>
+              <w:t xml:space="preserve">Jean-Luc Mastin; Béatrice Touchelay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reinventing Europe: The History of the European Union, 1945 to the Present</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Des banques sous surveillance ? Pour une histoire du contrôle bancaire depuis le XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.203-218, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bloomsbury Academic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.147325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475213v1</w:t>
+                <w:t xml:space="preserve">hal-04620176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removing Obstacles to Integration: the European Way to Deregulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexis Drach; Youssef Cassis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Deregulation: A Historical Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1382,389 +1382,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.76-100, 2021, 9780198856955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The forgotten currency: the European Currency Unit private market and European Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Economic History Congress (WEHC) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing two groups of international regulators: the Basel Committee and the Banking Advisory Committee of the European Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Economic History Congress (WEHC) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté surveillée : supervision bancaire et globalisation financière au Comité de Bâle, 1974-1988</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, pp.306, 2022, 978-2-7535-8235-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial deregulation: a historical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Cassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford University Press, pp.208, 2021, 978-0-19-885695-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163568v1</w:t>
-              </w:r>
-[...168 lines deleted...]
-                <w:t xml:space="preserve">hal-04163045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1919,51 +1919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571480v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mourlon-Druol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.704.0145" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874002v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mastin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Quennou&#235;lle-Corre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Pujal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhe.020.0108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhe.020.0006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2021.2025220" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0968565020000050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eso.2020.20" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0968565020000207" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2019.1596069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.092.0092" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.181.0133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147325" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/reinventing-europe-9781350213074/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/financial-deregulation-9780198856955?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Cassis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874002v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mastin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Quennou&#235;lle-Corre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Pujal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhe.020.0108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mourlon-Druol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.704.0145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhe.020.0006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2021.2025220" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0968565020000050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eso.2020.20" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0968565020000207" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2019.1596069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.092.0092" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.181.0133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/reinventing-europe-9781350213074/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620176v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147325" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/financial-deregulation-9780198856955?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Cassis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>