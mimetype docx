--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -100,364 +100,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the SARAF-Phase2 Control System</w:t>
+                <w:t xml:space="preserve">vscode-epics, a VSCode Module to Enlighten Your EPICS Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Victor Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francoise Gougnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ferrand</w:t>
+                <w:t xml:space="preserve">Paul Lotrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALEPCS2021 - 18th International Conference on Accelerator and Large Experimental Physics Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Shanghai (Virtual event), China. pp.MOPV001, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Accelerator and Large Experimental Physics Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Shanghai, China. pp.MOPV024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18429/JACoW-ICALEPCS2021-MOPV001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-ICALEPCS2021-MOPV024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661317v1</w:t>
+                <w:t xml:space="preserve">hal-03659533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">vscode-epics, a VSCode Module to Enlighten Your EPICS Code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Status of the SARAF-Phase2 Control System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Gougnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Nadot</w:t>
+                <w:t xml:space="preserve">Patrick Bargueden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Gaget</w:t>
+                <w:t xml:space="preserve">David Darde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Gohier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francoise Gougnaud</w:t>
+                <w:t xml:space="preserve">Gabriel Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lotrus</w:t>
+                <w:t xml:space="preserve">Guillaume Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Accelerator and Large Experimental Physics Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Shanghai, China. pp.MOPV024, </w:t>
+              <w:t xml:space="preserve">ICALEPCS2021 - 18th International Conference on Accelerator and Large Experimental Physics Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Shanghai (Virtual event), China. pp.MOPV001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18429/JACoW-ICALEPCS2021-MOPV024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-ICALEPCS2021-MOPV001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659533v1</w:t>
+                <w:t xml:space="preserve">hal-03661317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRFU EPICS Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Gougnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Joannem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -508,103 +508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution Based on MicroTCA and MRF Timing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Gougnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bargueden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Accelerator and Large Experimental Physics Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, New York, United States. pp.MOPHA052, </w:t>
@@ -1044,77 +1044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of the GBAR control project at CERN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lotrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelino Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,51 +1178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control in EPICS for Conditioning Test Stands for ESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelino Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1393,52 +1393,218 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EPICS control system for Beam Operation at Saraf Linac Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyal Reinfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Gougnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICALEPCS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Chicago, United States. JACoW Publishing, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-ICALEPCS2025-THPD098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1585,51 +1751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gougnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bargueden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desmarchelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2021-MOPV001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nadot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotrus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2021-MOPV024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Joannem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2019-WEPHA040" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2019-MOPHA052" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marroncle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Akagi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bellan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolzon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IBIC2019-TUPP006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02223004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Chauveau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chirpaz-Cerbat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmons" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-MOPTS008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peauger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Arcambal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ardellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-SRF2017-THYA05" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelino Gomes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Noa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2017-TUPHA059" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lussignol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2017-TUPHA205" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misiara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel-Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-WEPMF004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nadot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gougnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotrus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2021-MOPV024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bargueden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desmarchelier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2021-MOPV001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Joannem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2019-WEPHA040" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2019-MOPHA052" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marroncle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Akagi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bellan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolzon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IBIC2019-TUPP006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02223004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Chauveau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chirpaz-Cerbat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmons" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-MOPTS008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peauger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Arcambal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ardellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-SRF2017-THYA05" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelino Gomes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Noa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2017-TUPHA059" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lussignol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2017-TUPHA205" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misiara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel-Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-WEPMF004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chance" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Reinfeld" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2025-THPD098" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>