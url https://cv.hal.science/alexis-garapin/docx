--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -5096,271 +5096,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse économique du développement des filières en agriculture biologique. Livrable 4 du projet de recherche AgriBio3 PEPP &amp;quot; Rôle de la Performance Economique des exploitations et des filières, et des Politiques Publiques, dans le développement de l'AB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Freins et incitations au développement de l’agriculture biologique en France : une analyse à plusieurs niveaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Nauges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Institut national de la recherche agronomique (INRA). 2013</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2013, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064098v1</w:t>
+                <w:t xml:space="preserve">hal-01123950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et incitations au développement de l’agriculture biologique en France : une analyse à plusieurs niveaux.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse économique du développement des filières en agriculture biologique. Livrable 4 du projet de recherche AgriBio3 PEPP &amp;quot; Rôle de la Performance Economique des exploitations et des filières, et des Politiques Publiques, dans le développement de l'AB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2013, 16 p</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de la recherche agronomique (INRA). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01123950v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique du développement des filières en agriculture biologique. Livrable 4 du projet de recherche AgriBio3 PEPP « Rôle de la Performance Economique des exploitations et des filières, et des Politiques Publiques, dans le développement de l’AB »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5547,51 +5547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexis.garapin@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/alexis-garapin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894528v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-022-09868-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Rahali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2019.06.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hamilton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Souza-Monteiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523755v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.255.0701" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-013-9700-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hollard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0475.2011.00532.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Semeshenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. Gordon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9161-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.191.0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2009.7999" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.190.0107" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duvallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.007.0053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannne Duvallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/b:csem.0000021670.32793.ea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8WNXTG6Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1571806042403045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4858FDBFA828C0ECA1C4088D5B534D3EFEEAA71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096098v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00800576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallia Taratynava" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781118558065.ch6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848212194.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriya Semeshenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duvallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811220v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexis.garapin@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/alexis-garapin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894528v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-022-09868-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Rahali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2019.06.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hamilton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Souza-Monteiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523755v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.255.0701" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-013-9700-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hollard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0475.2011.00532.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Semeshenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. Gordon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9161-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.191.0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2009.7999" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.190.0107" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duvallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.007.0053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannne Duvallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/b:csem.0000021670.32793.ea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8WNXTG6Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1571806042403045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4858FDBFA828C0ECA1C4088D5B534D3EFEEAA71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096098v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00800576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallia Taratynava" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781118558065.ch6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848212194.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriya Semeshenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duvallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123950v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811220v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>