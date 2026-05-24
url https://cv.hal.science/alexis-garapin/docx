--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -3125,73 +3125,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Rahali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires de l'IRSTEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture, May 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2nd International Meeting on Experimental and Behavioral Social Sciences - IMEBSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096174v1</w:t>
+                <w:t xml:space="preserve">hal-02096142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations for efficiency and equity in the investment game</w:t>
               </w:r>
@@ -3233,289 +3233,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Rahali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference of the French Association of Experimental Economics - ASFEE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale. ASFEE, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaires de l'IRSTEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture, May 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096132v1</w:t>
+                <w:t xml:space="preserve">hal-02096174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mislabelling in collective labels: an experimental analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonroy</w:t>
+                <w:t xml:space="preserve">Motivations for efficiency and equity in the investment game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ambec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diogo Souza-Monteiro</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Rahali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAEA - WAEA Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural and Applied Economics Association; Western Agricultural Economics Association, Jun 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">6th International Conference of the French Association of Experimental Economics - ASFEE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale. ASFEE, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02096115v1</w:t>
+                <w:t xml:space="preserve">hal-02096132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations for efficiency and equity in the investment game</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Ambec</w:t>
+                <w:t xml:space="preserve">Mislabelling in collective labels: an experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bilel Rahali</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Souza-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Meeting on Experimental and Behavioral Social Sciences - IMEBSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AAEA - WAEA Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural and Applied Economics Association; Western Agricultural Economics Association, Jun 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096142v1</w:t>
+                <w:t xml:space="preserve">halshs-02096115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective labels as collective actions games: an experimental study</w:t>
               </w:r>
@@ -4211,207 +4211,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapprocher l'homo oeconomicus de l'homo sapiens : vers une théorie des jeux réaliste et prédictive des comportements humains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information-driven coordination: experimental results with heterogeneous individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriya Semeshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta B. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824727v1</w:t>
+                <w:t xml:space="preserve">hal-00404231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information-driven coordination: experimental results with heterogeneous individuals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapprocher l'homo oeconomicus de l'homo sapiens : vers une théorie des jeux réaliste et prédictive des comportements humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404231v1</w:t>
+                <w:t xml:space="preserve">hal-02824727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réglementation acceptable d'une ressource commune : une analyse expérimentale</w:t>
               </w:r>
@@ -5547,51 +5547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexis.garapin@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/alexis-garapin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894528v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-022-09868-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Rahali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2019.06.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hamilton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Souza-Monteiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523755v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.255.0701" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-013-9700-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hollard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0475.2011.00532.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Semeshenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. Gordon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9161-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.191.0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2009.7999" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.190.0107" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duvallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.007.0053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannne Duvallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/b:csem.0000021670.32793.ea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8WNXTG6Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1571806042403045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4858FDBFA828C0ECA1C4088D5B534D3EFEEAA71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096098v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00800576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallia Taratynava" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781118558065.ch6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848212194.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriya Semeshenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duvallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123950v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811220v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexis.garapin@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/alexis-garapin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894528v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-022-09868-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Rahali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2019.06.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hamilton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Souza-Monteiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523755v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.255.0701" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-013-9700-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hollard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0475.2011.00532.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Semeshenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. Gordon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9161-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.191.0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2009.7999" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.190.0107" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duvallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.007.0053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannne Duvallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/b:csem.0000021670.32793.ea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8WNXTG6Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1571806042403045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4858FDBFA828C0ECA1C4088D5B534D3EFEEAA71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096098v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096142v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096174v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00800576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallia Taratynava" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781118558065.ch6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848212194.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriya Semeshenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duvallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123950v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811220v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>