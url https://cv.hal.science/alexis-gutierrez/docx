--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -5310,51 +5310,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="636343E3"/>
+    <w:nsid w:val="C2B50C0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>