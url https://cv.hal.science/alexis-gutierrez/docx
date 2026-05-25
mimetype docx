--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1263,264 +1263,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00548978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term transfer of diffuse pollution at catchment scale: Respective roles of soil, and the unsaturated and saturated zones (Brévilles, France)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mobility, turnover and storage of pollutants in soils, sediments and waters: achievements and results of the EU project AquaTerra. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. C. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grathwohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Gerzabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.02.050⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (1), p. 161-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2007060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515343v1</w:t>
+                <w:t xml:space="preserve">hal-00515883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility, turnover and storage of pollutants in soils, sediments and waters: achievements and results of the EU project AquaTerra. A review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term transfer of diffuse pollution at catchment scale: Respective roles of soil, and the unsaturated and saturated zones (Brévilles, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Baran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 369 (3-4), p. 381-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.02.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/agro:2007060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00515883v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides in the groundwater of a spring draining a sandy aquifer: Temporal variability of concentrations and fluxes</w:t>
               </w:r>
@@ -1937,247 +1937,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a Framework to Improve Management of Urban Groundwater Supply Schemes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of MAR potential in Jijiga and Harar areas (Eastern Ethiopia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lloyd Fisher-Jeffes</w:t>
+                <w:t xml:space="preserve">Jérôme Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pécastaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAH 52nd International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAH, Sep 2025, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">3. IGAD Water Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Bank, May 2025, Addis Abeba, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027756v1</w:t>
+                <w:t xml:space="preserve">hal-05027333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of MAR potential in Jijiga and Harar areas (Eastern Ethiopia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Perrin</w:t>
+                <w:t xml:space="preserve">Implementing a Framework to Improve Management of Urban Groundwater Supply Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Lasher-Scheepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd Fisher-Jeffes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. IGAD Water Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Bank, May 2025, Addis Abeba, Ethiopia</w:t>
+              <w:t xml:space="preserve">IAH 52nd International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAH, Sep 2025, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027333v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-target screening of trace organic compounds and seasonal monitoring of contaminants in diverse parts of the Cape Flats Aquifer</w:t>
               </w:r>
@@ -2413,103 +2413,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managed Aquifer Recharge suitability mapping in Eastern Ethiopia (Dire Dawa, Harar, Jijiga areas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Gutierrez</w:t>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pécastaings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMAR 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Stellenbosch, South Africa</w:t>
@@ -2784,51 +2784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the national hydrogeological map to regional ones. How to identify the suitable level of detail to work with? An application in Kunene and Omusati Regions in Northwestern Namibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3138,64 +3138,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will the groundwater resources of the Kunene and Omusati regions (Namibia) be able to meet water demand in the context of climate change in 2050?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3302,51 +3302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UIS2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3371,51 +3371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater resources in the ECOWAS region -Expected aquifer productivity map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3703,51 +3703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating physical processes leading to sinkhole occurrence in Val d'Orléans (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3828,51 +3828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fontis du val d'Orléans : étude des mécanismes de formation afin d'améliorer la prévision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4835,51 +4835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-Economic Mapping of Groundwater Potential in the Kunene and Omusati Regions, Namibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4952,51 +4952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Physical Processes Leading to Sinkhole Occurrence in Val d’Orléans (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5310,51 +5310,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2B50C0B"/>
+    <w:nsid w:val="702D1218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5541,51 +5541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-gutierrez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5463-1620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05379534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gutierrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lasher-Scheepers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-025-02969-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03771205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zegoulli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyankona Gonomy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-022-02469-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surdyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vigier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-022-02509-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03771063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Adamson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Perez-Monforte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodriquez-Vera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas Lavanchy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-022-02518-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125696" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01366415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Seguin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00556720v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Goderniaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouyere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-010-0633-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04SFBGG1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515343v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.02.050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R837MNT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. C. Barth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grathwohl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Fowler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Gerzabek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007060" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouvet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2006.05.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-867VWKG8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03759002v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Vengosh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Marei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Livshitz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004wr003344" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weinthal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vengosh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2005.00064.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0K3RPQF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Fisher-Jeffes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brugeron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;castaings" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027796v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Schneuwly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Bryan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04517795v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klinka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Auterives" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Noury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Masson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Langlois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brugeron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulignac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Swartz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027523v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Soetaert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03655473v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heckmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lewis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211; Dochartaigh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01327160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bechelen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ba&#239;sset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mathieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01307031v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salquebre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandoudheusden" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01338751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01102469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00830238v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Buscarlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135003002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00700428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lopez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01345088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor G. Dubus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fowler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061939v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061963v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Golaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Fialkiewicz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Darsy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05503121v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakeus Ihemba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1014115" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01485044v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salqu&#232;bre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Joodi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_19" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-gutierrez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5463-1620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05379534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gutierrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lasher-Scheepers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-025-02969-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03771205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zegoulli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyankona Gonomy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-022-02469-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surdyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vigier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-022-02509-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03771063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Adamson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Perez-Monforte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodriquez-Vera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas Lavanchy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-022-02518-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125696" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01366415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Seguin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00556720v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Goderniaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouyere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-010-0633-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04SFBGG1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. C. Barth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grathwohl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Fowler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Gerzabek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007060" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.02.050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R837MNT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouvet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2006.05.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-867VWKG8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03759002v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Vengosh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Marei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Livshitz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004wr003344" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weinthal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vengosh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2005.00064.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0K3RPQF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brugeron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;castaings" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027756v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Fisher-Jeffes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027796v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Schneuwly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Bryan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04517795v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klinka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Auterives" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Noury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Masson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Langlois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brugeron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulignac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Swartz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027523v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Soetaert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03655473v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heckmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lewis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211; Dochartaigh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01327160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bechelen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ba&#239;sset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mathieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01307031v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salquebre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandoudheusden" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01338751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01102469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00830238v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Buscarlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135003002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00700428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lopez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01345088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor G. Dubus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fowler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061939v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061963v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Golaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Fialkiewicz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Darsy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05503121v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakeus Ihemba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1014115" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01485044v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salqu&#232;bre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Joodi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_19" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>