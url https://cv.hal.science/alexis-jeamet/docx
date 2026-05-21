--- v0 (2026-03-22)
+++ v1 (2026-05-21)
@@ -100,208 +100,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déposséder les soignants pour « reconstruire » l’hôpital public ? Une analyse d’économie politique</w:t>
+                <w:t xml:space="preserve">Capitalisme de plateforme et Sécurité sociale : renouveau de la domination et mirage de l’indépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et institutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nouvelle série (n°890), pp.430-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382416v1</w:t>
+                <w:t xml:space="preserve">hal-03949747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisme de plateforme et Sécurité sociale : renouveau de la domination et mirage de l’indépendance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Déposséder les soignants pour « reconstruire » l’hôpital public ? Une analyse d’économie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nouvelle série (n°890), pp.430-437</w:t>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949747v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La part gratuite du travail des infirmières hospitalières menacé par la taylorisation du soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Richesses et ambiguïtés du travail bénévole, 2 (32), pp.71 à 84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -326,51 +326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Traduction - Alexis Jeamet) Pandémie de Covid-19 et Inégalités. Perspectives sur la situation en Allemagne et en Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Diaz-Bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -440,64 +440,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place des administrateurs CGT dans les caisses de Sécurité sociale et d’allocations familiales entre 1945 et 1967 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Congrès de l'AFEP - Crises et inégalités : comment habiter le monde de demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Economie Politique, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -522,51 +522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l’Investissement à l’aune des mutations du capitalisme contemporain: quelles pistes de lecture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de l'association française d'économie politique : Crises et transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -591,51 +591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'investissement dans le capitalisme cognitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des doctorants du CEPN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -660,51 +660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles « définitions » de l’investissement immatériel ? Quels apports du capitalisme cognitif?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIIIe Journées de l’Association d’économie sociale Lyon : L’économie sociale en quête de ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association d'économie sociale, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -729,51 +729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment penser la démocratie dans l'entreprise ? Quelques clefs de lecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIIes Journées de l'Association d'économie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association d'économie sociale (AES), Sep 2017, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -798,51 +798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance paritaire des « sociétés européennes » : étude préliminaire et critique d’un projet des institutions européennes des années 1970.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de l'association française d'économie politique : Vers une désintégration de l’Europe ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEP, Jul 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -867,51 +867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking development and investment in organizations: between nature and human beings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Pillar of Social Rights: a new chance for a revisited social Europe? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliances to fight poverty/ RE-InVEST, Nov 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -936,51 +936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the lost Paradise (Milton) to new channels of monetary policy towards social and economic investments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Salais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1018,51 +1018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Keynes and the general theory : investment under uncertainty Preliminary analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-INVEST meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1119,51 +1119,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie comme impensé de la RSE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UCL - Presses universitaires de Louvain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie sociale et économie politique. Regards croisés sir l'histoire et sur les enjeux contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série ( 7), pp.127-141, 2017, Cahiers du CIRTES</w:t>
@@ -1224,51 +1224,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse de la nature de l'investissement immatériel par le rapport capital / travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1318,51 +1318,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revising European governance toward capability and human rights-based benchmarking and allowing voices of stakeholders to be heard in social investment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Salais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1429,51 +1429,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fin du taylorisme à la &amp;quot;mobilisation totale&amp;quot; de la force de travail? Du capital à l'hôpital.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Sorbonne Paris Nord, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1500,51 +1500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fin du taylorisme à la « mobilisation totale » de la force de travail ? Du capital à l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Paris-Nord - Paris XIII, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021PA131079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1740,51 +1740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeamet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949747v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duchesne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382523v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Diaz-Bone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04451639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872697v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879709v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Salais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879712v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03522432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03886777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA131079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeamet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382523v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Diaz-Bone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04451639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872697v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879709v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Salais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879712v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03522432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03886777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA131079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>