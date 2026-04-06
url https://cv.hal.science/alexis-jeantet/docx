--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -218,1062 +218,1361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios d’extrêmes hydrologiques</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Sauquet</w:t>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Arnaud</w:t>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Rousset</w:t>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRD - Institut de recherche pour le developpement; INRAE; Météo-France &amp; CNRS / CNRM-GAME; BRGM (Bureau de recherches géologiques et minières). 2024</w:t>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642692v1</w:t>
+                <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scénarios d’extrêmes hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD - Institut de recherche pour le developpement; INRAE; Météo-France &amp; CNRS / CNRM-GAME; BRGM (Bureau de recherches géologiques et minières). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’assimilation de données pour la prévision des débits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
+                <w:t xml:space="preserve">Forcing the CTRIP River Routing Model with a Seamless Forecast Ensemble to Simulate Hydrological Drought Indicators for Decision-Making in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05400699v1</w:t>
+              <w:t xml:space="preserve">AGU Annual Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, New-Orleans, USA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of climate change on groundwater resources over France: results from the Explore 2 project.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Habets</w:t>
+                <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04644992v1</w:t>
+              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles hydrogéologiques régionaux permettent-ils de simuler les zones humides et l’intermittence des rivières ? Exemple avec la plateforme Aqui-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty propagation in the modelling chain of the impact of climate change on a specific site on French subsurface drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’assimilation de données pour la prévision des débits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tilmant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+                <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05323512v1</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Dec 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles hydrogéologiques régionaux permettent-ils de simuler les zones humides et l’intermittence des rivières ? Exemple avec la plateforme Aqui-FR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Using a seamless forecast ensemble to force the CTRIP river routing model in order to simulate hydrological drought indicators useful to decision-makers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC) 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05427823v1</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty propagation in the modelling chain of the impact of climate change on a specific site on French subsurface drainage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the impact of climate change on groundwater resources over France: results from the Explore 2 project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03696510v1</w:t>
+              <w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts on groundwater simulated using the AquiFR modelling platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1283,225 +1582,225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drainage assessment of irrigation districts: on the precision and accuracy of four parsimonious models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Olivera-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Altés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (16), pp.3695-3716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-28-3695-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687773v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are regional groundwater models suitable for simulating wetlands, rivers and intermittence? The example of the French AquiFR platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1510,715 +1809,715 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 644, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty propagation in a modelling chain of climate change impact for a representative French drainage site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (10), pp.1426-1442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02626667.2023.2203322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting application dates on cereal reduces pesticide transfer via subsurface drainage based on water flow forecasts during autumn applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marks‐perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maillet‐mezeray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.7483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Climate Change on Hydrological Indicators of Subsurface Drainage for a Representative French Drainage Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.899226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fenvs.2022.899226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of a subsurface drainage model with a soil reservoir model to simulate drainage discharge and drain flow start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 262, pp.107318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agwat.2021.107318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of a parsimonious subsurface drainage model at the French national scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (10), pp.5447 - 5471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-25-5447-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2228,100 +2527,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité du drainage agricole français sous contrainte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Sorbonne Université, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022SORUS347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03935433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2331,105 +2630,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de l’utilisation des pluies satellitaires pour la modélisation hydrologique en Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2576,51 +2875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sauquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04644992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372690v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687773v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Olivera-Guerra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Alt&#233;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-3695-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710029v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2203322" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks&#8208;perreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutertre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillet&#8208;mezeray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7483" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.899226" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5447-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03935433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS347" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642692v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sauquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562862v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562871v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04644992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687773v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Olivera-Guerra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Alt&#233;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-3695-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710029v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2203322" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051730v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks&#8208;perreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutertre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillet&#8208;mezeray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7483" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.899226" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461421v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5447-2021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03935433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS347" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>