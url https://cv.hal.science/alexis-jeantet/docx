--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -294,51 +294,51 @@
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -553,2074 +553,2208 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A large transient multi-scenario multi-model ensemble of future streamflow and groundwater projections in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Siauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Aissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (8), pp.2277-2300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-30-2277-2026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drainage assessment of irrigation districts: on the precision and accuracy of four parsimonious models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Enrique Olivera-Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Altés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rivalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (16), pp.3695-3716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-3695-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687773v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are regional groundwater models suitable for simulating wetlands, rivers and intermittence? The example of the French AquiFR platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 644, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710029v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty propagation in a modelling chain of climate change impact for a representative French drainage site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (10), pp.1426-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2203322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifting application dates on cereal reduces pesticide transfer via subsurface drainage based on water flow forecasts during autumn applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Marks‐perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maillet‐mezeray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.7483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Climate Change on Hydrological Indicators of Subsurface Drainage for a Representative French Drainage Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.899226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.899226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling of a subsurface drainage model with a soil reservoir model to simulate drainage discharge and drain flow start</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Chelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 262, pp.107318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2021.107318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of a parsimonious subsurface drainage model at the French national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (10), pp.5447 - 5471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-5447-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assimilation de données pour la prévision des débits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Dec 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using a seamless forecast ensemble to force the CTRIP river routing model in order to simulate hydrological drought indicators useful to decision-makers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the impact of climate change on groundwater resources over France: results from the Explore 2 project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forcing the CTRIP River Routing Model with a Seamless Forecast Ensemble to Simulate Hydrological Drought Indicators for Decision-Making in France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Annual Meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, New-Orleans, USA, United States</w:t>
+              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562862v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forcing the CTRIP River Routing Model with a Seamless Forecast Ensemble to Simulate Hydrological Drought Indicators for Decision-Making in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AGU Annual Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, New-Orleans, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323512v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles hydrogéologiques régionaux permettent-ils de simuler les zones humides et l’intermittence des rivières ? Exemple avec la plateforme Aqui-FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty propagation in the modelling chain of the impact of climate change on a specific site on French subsurface drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696510v1</w:t>
-              </w:r>
-[...375 lines deleted...]
-                <w:t xml:space="preserve">hal-04644992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts on groundwater simulated using the AquiFR modelling platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372690v1</w:t>
-              </w:r>
-[...943 lines deleted...]
-                <w:t xml:space="preserve">hal-03461421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité du drainage agricole français sous contrainte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Sorbonne Université, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022SORUS347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03935433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2630,105 +2764,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de l’utilisation des pluies satellitaires pour la modélisation hydrologique en Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2875,51 +3009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642692v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sauquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562862v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562871v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04644992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687773v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Olivera-Guerra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Alt&#233;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-3695-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710029v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2203322" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051730v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks&#8208;perreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutertre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillet&#8208;mezeray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7483" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.899226" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461421v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5447-2021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03935433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS347" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642692v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sauquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05600518v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-2277-2026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687773v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Olivera-Guerra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Alt&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-3695-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710029v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2203322" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks&#8208;perreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutertre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillet&#8208;mezeray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7483" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.899226" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461421v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5447-2021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400699v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04644992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03935433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS347" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>