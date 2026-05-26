--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1653,77 +1653,549 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forcing the CTRIP River Routing Model with a Seamless Forecast Ensemble to Simulate Hydrological Drought Indicators for Decision-Making in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Annual Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, New-Orleans, USA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles hydrogéologiques régionaux permettent-ils de simuler les zones humides et l’intermittence des rivières ? Exemple avec la plateforme Aqui-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty propagation in the modelling chain of the impact of climate change on a specific site on French subsurface drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’assimilation de données pour la prévision des débits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1782,73 +2254,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a seamless forecast ensemble to force the CTRIP river routing model in order to simulate hydrological drought indicators useful to decision-makers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1877,654 +2349,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of climate change on groundwater resources over France: results from the Explore 2 project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644992v1</w:t>
-              </w:r>
-[...470 lines deleted...]
-                <w:t xml:space="preserve">hal-03696510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2581,51 +2581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3009,51 +3009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642692v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sauquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05600518v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-2277-2026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687773v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Olivera-Guerra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Alt&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-3695-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710029v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2203322" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks&#8208;perreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutertre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillet&#8208;mezeray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7483" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.899226" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461421v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5447-2021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400699v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04644992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03935433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS347" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642692v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sauquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05600518v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-2277-2026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687773v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Olivera-Guerra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Alt&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-3695-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710029v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2203322" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks&#8208;perreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutertre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillet&#8208;mezeray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7483" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.899226" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461421v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5447-2021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562862v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04644992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03935433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS347" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>