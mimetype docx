--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis JINAPHANH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Testing of Generalized Perturbation Theory Capabilities in TRIPOLI-4®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Valocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295639.2024.2323225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the TRIPOLI-4®, DIANE, and MCNP6 Monte Carlo Codes on the Barber & George Benchmark for Photonuclear Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Kim Tuyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ICRS 14/RPSD 2022 special issue, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295639.2023.2195925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04221263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Direct and Adjoint k and α-Eigenfunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.132-151. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jne2020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the time-eigenvalues of the natural mode equation by weight balancing and α-k methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Nauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.108486. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2021.108486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis by direct and adjoint Monte Carlo methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137, pp.107033. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2019.107033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation and sensitivity calculations for time eigenvalues using the Generalized Iterated Fission Probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.678 - 687. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2019.06.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear data and applications at the nuclear safety and radioprotection institute Analysis, evaluation and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fernex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134, pp.244-249. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2019.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-energy perturbation methods in the MORET 5 code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leclaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114, pp.395-406. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2017.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-energy sensitivity coefficients in the MORET code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184 (1), pp.53-68. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE16-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities overview of the MORET 5 Monte Carlo code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Heulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.74-84. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2014.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and adjoint Monte Carlo methods for α-eigenvalue spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transport Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation and Sensitivity of the Time Eigenvalue by a Generalized Iterated Fission Probability method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON MATHEMATICS AND COMPUTATIONAL METHODS APPLIED TO NUCLEAR SCIENCE AND ENGINEERING (M&amp;C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoint weighted tallies in time eigenvalues Monte Carlo calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transport Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Adjoint Functions of Natural Mode Equation by Generalized Iterated Fission Probability method and by Analog Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Nauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON MATHEMATICS AND COMPUTATIONAL METHODS APPLIED TO NUCLEAR SCIENCE AND ENGINEERING (M&amp;C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Adjoint-Weighted Tallies with TRIPOLI-4 using the Wielandt Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON MATHEMATICS AND COMPUTATIONAL METHODS APPLIED TO NUCLEAR SCIENCE AND ENGINEERING (M&amp;C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de la convergence d'un calcul Monte Carlo de criticité : utilisation d'un calcul déterministe et détection automatisée du transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jinaphanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Expérimentale [nucl-ex]. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012GRENY063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00846504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis JINAPHANH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Testing of Generalized Perturbation Theory Capabilities in TRIPOLI-4®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Valocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295639.2024.2323225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the TRIPOLI-4®, DIANE, and MCNP6 Monte Carlo Codes on the Barber & George Benchmark for Photonuclear Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Kim Tuyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ICRS 14/RPSD 2022 special issue, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295639.2023.2195925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04221263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the time-eigenvalues of the natural mode equation by weight balancing and α-k methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Nauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.108486. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2021.108486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Direct and Adjoint k and α-Eigenfunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.132-151. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jne2020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis by direct and adjoint Monte Carlo methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137, pp.107033. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2019.107033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation and sensitivity calculations for time eigenvalues using the Generalized Iterated Fission Probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.678 - 687. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2019.06.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear data and applications at the nuclear safety and radioprotection institute Analysis, evaluation and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fernex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134, pp.244-249. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2019.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-energy perturbation methods in the MORET 5 code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leclaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114, pp.395-406. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2017.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-energy sensitivity coefficients in the MORET code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184 (1), pp.53-68. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE16-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities overview of the MORET 5 Monte Carlo code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Heulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.74-84. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2014.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and adjoint Monte Carlo methods for α-eigenvalue spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transport Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation and Sensitivity of the Time Eigenvalue by a Generalized Iterated Fission Probability method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON MATHEMATICS AND COMPUTATIONAL METHODS APPLIED TO NUCLEAR SCIENCE AND ENGINEERING (M&amp;C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Adjoint Functions of Natural Mode Equation by Generalized Iterated Fission Probability method and by Analog Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Nauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON MATHEMATICS AND COMPUTATIONAL METHODS APPLIED TO NUCLEAR SCIENCE AND ENGINEERING (M&amp;C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoint weighted tallies in time eigenvalues Monte Carlo calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transport Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Adjoint-Weighted Tallies with TRIPOLI-4 using the Wielandt Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jinaphanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zoia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON MATHEMATICS AND COMPUTATIONAL METHODS APPLIED TO NUCLEAR SCIENCE AND ENGINEERING (M&amp;C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de la convergence d'un calcul Monte Carlo de criticité : utilisation d'un calcul déterministe et détection automatisée du transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jinaphanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Expérimentale [nucl-ex]. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012GRENY063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00846504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jinaphanh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valocchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zoia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2024.2323225" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04221263v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Kim Tuyet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jouanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2023.2195925" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vitali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chevallier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne2020014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428389v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Nauchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108486" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.107033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jinaphanh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.06.062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernex" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duhamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.06.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871813v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.12.051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE16-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heulers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jacquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.08.022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM4P45C3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00846504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENY063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jinaphanh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valocchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zoia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2024.2323225" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04221263v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Kim Tuyet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jouanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2023.2195925" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Nauchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108486" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vitali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chevallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne2020014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.107033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jinaphanh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.06.062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernex" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duhamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.06.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871813v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.12.051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE16-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heulers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jacquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.08.022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM4P45C3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00846504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENY063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>