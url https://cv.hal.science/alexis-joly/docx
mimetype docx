--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis Joly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing plant damage datasets via EPPO taxonomy: A label harmonization approach using large language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.101837. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2026.101837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative learning of Pl@ntNet's Artificial Intelligence algorithm: how does it work and how can we improve it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Chouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (2), pp.392-403. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.14486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascading predictions from common to uncommon species improves species distribution models for plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiexun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 93, pp.103424. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantCLEF 2025: Advancing AI-based Multi-Species Plant Identification in Vegetation Quadrats for Supporting Environmental Law and Biodiversity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Martellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.e181733. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.9.181733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From underwater to drone: A novel multi-scale knowledge distillation approach for coral reef monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Illien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, 103149 (16p.). </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Masked Autoencoders Also Listen to Birds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Moummad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Sick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using reflectance spectra and Pl@ntNet to identify herbarium specimens: a case study with &amp;lt;i&amp;gt;Lithocarpus&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara M. Neto‐bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Cavender‐bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantAIM: A new baseline model integrating global attention and local features for enhanced plant disease identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Yu Hao Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Siang Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100813. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2025.100813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the syntax of plant assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.2026-2040. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-025-02105-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Presence‐Only to Abundance Species Distribution Models Using Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Sanabria-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (7), pp.e70177. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a global plant identification model to detect invasive alien plant species in high-resolution road side images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toke Thomas Høye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, pp.103129. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automatic extraction of morphological traits from the web: Utopia or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van de Vlasakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis N. Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (3), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.70005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seatizen Atlas: a collaborative dataset of underwater and aerial marine imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Illien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohan Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervyn Ravitchandirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Russias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-04267-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we harmonize the monitoring of plants and pollinators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Damgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Deguines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244 (1), pp.39-42. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.20038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peerannot: classification for crowdsourced image datasets with Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57750/qmaz-gr91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting species distributions in the open ocean with convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Rouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e93. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal checkpointing for heterogeneous chains: how to train deep neural networks with limited memory Optimal Re-Materialization Strategies for Heterogeneous Chains: How to Train Deep Neural Networks with Limited Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Shilova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (2), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3648633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify ambiguous tasks combining crowdsourced labels by weighting Areas Under the Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond supervision: Harnessing self-supervised learning in unseen plant disease recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Yu Hao Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Siang Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 610, pp.128608. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2024.128608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting flowers on imagery with computer vision to improve continental scale grassland biodiversity surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neija Elvekjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martínez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Paracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping global orchid assemblages with deep learning provides novel conservation insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Estopinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.102627. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep-learning framework for enhancing habitat identification based on species composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Aćić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.e12802. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revolutionizing Plant Pathogen Conservation: The Past, Present, and Future of AI in Preserving Natural Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Rui Liaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Hao Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shien Lin Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.e133055. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.8.133055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoAI for Marine Ecosystem Monitoring: a Complete Workflow to Generate Maps from AI Model Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Talpaert Daudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urbina-Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brianna Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guilhaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XLVIII-4/W7-2023, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W7-2023-223-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Compositions and Nutritional Values of Seed Mixes Based on Vision Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamprikta Mehreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (#0112), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/plantphenomics.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envisaging a global infrastructure to exploit the potential of digitised collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Addink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Ariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bölling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.11.e109439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 14280, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04173545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergizing Digital, Biological, and Participatory Sciences for Global Plant Species Identification: Enabling access to a worldwide identification service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Chouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.e112545. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.7.112545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet Crops: merging citizen science observations and structured survey data to improve crop recognition for agri-food-environment applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijn van Der Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël d'Andrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Yordanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.025005. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/acadf3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Approaches to the Monitoring of Biоdiversity (MAMBO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toke Thomas Høye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom August</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario V Balzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koos Biesmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.e116951. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.9.e116951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Species Distribution Modeling From Sentinel-2 Image Time-Series: A Global Scale Analysis on the Orchid Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Estopinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.839327. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.839327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Species Distribution Modeling Reveals the Pivotal Role of Human-Mediated Long-Distance Dispersal in Plant Invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cang Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (9), pp.1293. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11091293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Artificial Intelligence Help in the Study of Vegetative Growth Patterns from Herbarium Collections? An Evaluation of the Tropical Flora of the French Guiana Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.530-552. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants11040530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Networks of Citizen Observatories Can Increase the Quality and Quantity of Citizen-Science-Generated Data Used to Monitor SDG Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Daskolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Soacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14074078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very High Resolution Species Distribution Modeling Based on Remote Sensing Imagery: How to Capture Fine-Grained and Large-Scale Vegetation Ecology With Convolutional Neural Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.839279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jointly estimating spatial sampling effort and habitat suitability for multiple species from opportunistic presence‐only data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monestiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.933-945. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional neural networks improve species distribution modelling by capturing the spatial structure of the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (4), pp.e1008856. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-based Identification of Plant Photographs from Herbarium Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.5.73751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized e-floras: How to develop your own project on the Pl@ntNet platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Chouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.5.73857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 12th conference and labs of the evaluation forum (CLEF 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Selçuk Candan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Faggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3527546.3527564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Undercounts Reproductive Organs on Herbarium Specimens but Accurately Derives Their Quantitative Phenological Status: A Case Study of Streptanthus tortuosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.2471. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants10112471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying gaps in the photographic record of the vascular plant flora of the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel C. A. Pitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomomi Suwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ulloa Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Solomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.1010-1014. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-021-00974-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method for Counting Reproductive Structures in Digitized Herbarium Specimens Using Mask R-CNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Breckheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goia Lyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.01129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fine‐grained method for automated visual analysis of herbarium specimens: A case study for phenological data extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Mora‐fallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Lauren Rossington Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (6), pp.#e11368. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.11368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias in presence-only niche models related to sampling effort and species niches: Lessons for background point selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0232078. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet Services, a Contribution to the Monitoring and Sharing of Information on the World Flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian-Robert Stöter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.e58933. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.4.58933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Using Digitized Herbarium Specimens to Advance Phenological Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelin D. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myla Aronson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brenskelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (7), pp.610-620. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biaa044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance segmentation for automated weeds and crops detection in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Mora-Fallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mata-Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Tecnología en Marcha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.13-17. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18845/tm.v33i5.5069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Naturalists Might Hold the Key to Unlocking Biodiversity Data in Social Media Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom August</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pescott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (7), pp.100116. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patter.2020.100116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How citizen scientists contribute to monitor protected areas thanks to automatic plant identification tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kimiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on plant disease characterization based on deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.105220. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2020.105220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution citoyenne au suivi de la flore d'un parc national français, un exemple remarquable à l'échelle du Parc national des Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Véla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Sahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets Botaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34971/zaz0-n247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention-Based Recurrent Neural Network for Plant Disease Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.601250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance segmentation for the fine detection of crop and weed plants by precision agricultural robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Mora‐fallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mata‐montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (7), pp.e11373. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.11373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a large-scale and deep phenological stage annotation of herbarium specimens: Case studies from temperate, tropical, and equatorial floras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelin D. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth R. Ellwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐francois Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.e01233. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DZI: An Air Index for Spatial Queries in One-dimensional Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwangjin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.101748. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2019.101748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02386429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la collecte des données dans les projets de sciences citoyennes : ouvrir le champ de l’analyse et de l’interprétation des données aux citoyens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chapot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18- 3, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species distribution modeling based on the automated identification of citizen observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Green Digitization: Online Botanical Collections Data Answering Real‐World Questions, 6 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.1029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric Bayesian annotator combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chailan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 436-437, pp.131-145. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2018.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01703020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing Thousands of Specialized Labels: A Bayesian Active Training Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (6), pp.1376-1391. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2017.2653763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going deeper in the automated identification of Herbarium specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carranza-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mata-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.181. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-017-1014-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Environmental Multimedia Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Vrochidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas D. Karatzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Karppinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75 (3), pp.1557-1562. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-016-3256-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look inside the Pl@ntNet experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.751-766. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-015-0462-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant identification: Man vs. Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LifeCLEF 2014 plant identification challenge, 75 (3), pp.1647-1665. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-015-2607-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing plant images at the variety level: Did you say fine-grained?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Maghnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.71-79. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01348914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive plant identification based on social image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.22-34. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet, un réseau et des outils pour une recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-based visual query suggestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Multimedia Tools and Applications, 68 (2), pp.429-454. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-012-1340-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLasso for object categorization and retrieval: Towards interpretable visual models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (6), pp.2377-2389. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2011.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-based Copy Retrieval using Distortion-based Probabilistic Similarity Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Frélicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2006.886278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (130)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashing-Baseline: Rethinking Hashing in the Age of Pretrained Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Moummad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2026 - 2026 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF 2025 Teaser: Challenges on Species Presence Prediction and Identification, and Individual Animal Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. European Conference on Information Retrieval - ECIR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lucca, Italy. pp.373-381, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of BirdCLEF+ 2025: Multi-Taxonomic Sound Identification in the Middle Magdalena, Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastián Cañas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Paula Toro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rodriguez-Buritica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2025 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Madrid, Spain. pp.2909-2919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of PlantCLEF 2025: Multi-Species Plant Identification in Vegetation Quadrat Images ⋆ Notebook for the LifeCLEF Lab at CLEF 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Martellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2025 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Madrid, Spain. pp.2942-2954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-head loss function for deep Average-K classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2025 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Tucson, United States. pp.7358-7367, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Language Improve Visual Features For Distinguishing Unseen Plant Diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerad Zherui Liaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Yu Hao Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2024 - 27th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India. pp.296-311, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78113-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The point is the mask: scaling coral reef segmentation with weak supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Illien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2025 - Joint Workshop on Marine Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping biodiversity at very-high resolution in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPRW 2025 - IEEE Computer Society Conference on Computer Vision and Pattern Recognition Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; CVF, Jun 2025, Nashville, United States. pp.2340-2349, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW67362.2025.00221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of GeoLifeCLEF 2025: Plant Species Presence Prediction with Environmental and High-resolution Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2025 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Madrid, Spain. pp.2932-2941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Plant-Disease Dataset Is All You Need for Plant Disease Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Yu Hao Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Li Zhen Jee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Siang Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd ACM International Conference on Multimedia (ACM MM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery (ACM), Oct 2025, Dublin, Ireland. pp.12578-12584, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746027.3758192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoPlant: Spatial Plant Species Prediction Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Conference on Neural Information Processing Systems, NeurIPS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of GeoLifeCLEF 2024: Species Composition Prediction with High Spatial Resolution at Continental Scale using Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.1966-1977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of BirdCLEF 2024: Acoustic Identification of Under-studied Bird Species in the Western Ghats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Klinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Ramesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.1948-1957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of PlantCLEF 2024: multi-species plant identification in vegetation plot images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guglielmo Faggioli; Nicola Ferro; Petra Galuščáková; Alba García Seco de Herrera, Sep 2024, Grenoble, France. pp.1978-1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF 2024 Teaser : Challenges on Species Distribution Prediction and Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2024 - 46. European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.19-27, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56072-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted majority vote using Shapley values in crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAp-RFIAP 2024 - Conférences jointes sur l'Apprentissage automatique et la Reconnaissance des Formes, l’Image, l’Apprentissage, la Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative learning of Pl@ntNet’s Artificial Intelligence algorithm using label aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de Statistique de la SFdS (JdS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, May 2024, Bordeaux, France. pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF 2024: Challenges on Species Distribution Prediction and Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.183-207, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71908-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Cubes for Cross-Cutting Science and Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina M Estupinan Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Adriaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissa Breugelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024 - General Assembly of European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04834859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise Feature Learning for Unseen Plant Disease Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Yu Hao Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Siang Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Lung Then</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2023 - 30. IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thie Institute of Electrical and Electronics Engineers; Signal Processing Society, Oct 2023, Kuala Lumpur, Malaysia. pp.306-310, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF 2023 teaser: Species Identification and Prediction Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2023 - 45. European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaap Kamps; Lorraine Goeuriot; Fabio Crestani; Maria Maistro; Hideo Joho; Brian Davis; Cathal Gurrin; Udo Kruschwitz; Annalina Caputo, Apr 2023, Dublin, Ireland. pp.568-576, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF 2023: evaluation of AI models for the identification and prediction of birds, plants, snakes and fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.416-439, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of PlantCLEF 2023: Image-based Plant Identification at Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammad Aliannejadi; Guglielmo Faggioli; Nicola Ferro; Michalis Vlachos, Sep 2023, Thessaloniki, Greece. pp.1972-1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of GeoLifeCLEF 2023: Species Composition Prediction with High Spatial Resolution at Continental Scale Using Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.1954-1971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of BirdCLEF 2023: Automated Bird Species Identification in Eastern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Klinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Reers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cherutich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammad Aliannejadi; Guglielmo Faggiol; Nicola Ferro; Michalis Vlachos, Sep 2023, Thessaloniki, Greece. pp.1934-1942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighting Areas Under the Margin in crowdsourced datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2023 - 54es Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jul 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of BirdCLEF 2022: Endangered bird species recognition in soundscape recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Navine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Klinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.1929-1939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF 2022: An Evaluation of Machine-Learning Based Species Identification and Species Distribution Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2022 - 13. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.257-285, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species Distribution Modeling based on aerial images and environmental features with Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guglielmo Faggioli; Nicola Ferro; Allan Hanbury; Martin Potthast, Sep 2022, Bologna, Italy. pp.2123-2150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of PlantCLEF 2022: Image-based plant identification at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.1916-1928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03793591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing label noise simulation on image classification tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2022 - 53es Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. pp.1063-1065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic smoothing of the top-K calibrated hinge loss for deep imbalanced classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States. pp.7208-7222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF 2022 Teaser: An Evaluation of Machine-Learning Based Species Identification and Species Distribution Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2022 - 44. European Conference on Information Retrieval Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Stavanger, Norway. pp.390-399, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Citizen Observatories into School Environmental Education for Sustainability: Design and Evaluation of a Case Study Engaging Students with Pl@Ntnet and Odourcollect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Daskolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrona Pappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI 2022 - 15. International Conference of Education, Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sevilla, Spain. pp.5479-5489, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2022.1345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of GeoLifeCLEF 2022: Predicting species presence from multi-modal remote sensing, bioclimatic and pedologic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.1940-1956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03793595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Deep Convolutional SDM Trained on Satellite Images Unravel Vegetation Ecology ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto Del Bimbo; Rita Cucchiara; Stan Sclaroff; Giovanni Maria Farinella; Tao Mei; Marco Bertini; Hugo Jair Escalante; Roberto Vezzani, Jan 2021, Online, Italy. pp.148-158, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68780-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet-300K: a plant image dataset with high label ambiguity and a long-tailed distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual Conference, France. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5645731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet, la science des données au service de la biodiversité végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2021 - 21e Conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03965364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of PlantCLEF 2021: cross-domain plant identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2021 Working Notes - 22nd Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucarest, Romania. pp.1422-1436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF 2021: an evaluation of Machine-Learning based Species Identification and Species Distribution Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2021 - 12th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.371-393, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeedElec: a robotic research platform for individual weed detection and selective electrical weeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Abdelghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Rudnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.695-702, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of GeoLifeCLEF 2021: Predicting species distribution from 2 million remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2021 Working Notes - 22nd Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guglielmo Faggioli; Nicola Ferro; Alexis Joly; Maria Maistro; Florina Piroi, Sep 2021, Bucarest, Romania. pp.1451-1462, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Multi-Task learning for Plant Disease Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Association for Pattern Recognition (IAPR); ICPR2020 Organizing committee, Jan 2021, Milan, Italy. pp.3320-3327, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible Performance Optimization of Complex Applications on the Edge-to-Cloud Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rosendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2021 - IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Portland, OR, United States. pp.23-34, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Cluster48925.2021.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF location-based species prediction task 2020 (GeoLifeCLEF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF 2020: A System-Oriented Evaluation of Automated Species Identification and Species Distribution Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem-Pier Vellinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2020 - 11. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.342-363, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58219-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of BirdCLEF 2020: Bird Sound Recognition in Complex Acoustic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Clapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Alexander Hopping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF 2020 Teaser: Biodiversity Identification and Prediction Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Ruiz de Castaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on IR Research on Advances in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Lisboa, Portugal. pp.542-549, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45442-5_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF Plant Identification task 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The CLEF Initiative, Sep 2020, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location-Based Plant Species Prediction Using A CNN Model Trained On Several Kingdoms - Best Method Of GeoLifeCLEF 2019 Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF Plant Identification Task 2019: diving into Data Deficient Tropical Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linda Cappellato; Nicola Ferro; David E. Losada; Henning Müller, Sep 2019, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of BirdCLEF 2019: Large-Scale Bird Recognition in Soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian-Robert Stöter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cappellato, L.; Ferro, N.; Losada, D. E.; Müller, H., Sep 2019, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF 2019: Identification of Amazonian Plants, South &amp; North American Birds, and Niche Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.387-401, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un désenchevêtrement de l'ambiguïté de la tâche et de l'incertitude du modèle pour la classification avec option de rejet à l'aide de réseaux neuronaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP 2019 - 21e PFIA Conférence sur l'Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of GeoLifeCLEF 2019: plant species prediction using environment and animal occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF 2019: Biodiversity Identification and Prediction Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2019 - 41st European Conference on IR Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.275-282, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-15719-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Deep Species Distribution Models using Environment and Co-occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.213-225, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-species method to correct for sampling bias in presence only niche models, and its application to Pl@ntNet citizen science data in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monestiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 2019 - Annual Meeting of the Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Louisville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of GeoLifeCLEF 2018: location-based species recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF 2018: A Large-Scale Evaluation of Species Identification and Recommendation Algorithms in the Era of AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2018 - 9th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France. pp.247-266, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of ExpertLifeCLEF 2018: how far automated identification systems are from the best experts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location-based species recommendation using co-occurrences and environment- GeoLifeCLEF 2018 challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of BirdCLEF 2018: monospecies vs. soundscape bird identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Planqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem-Pier Vellinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going deeper in the automated identification of Herbarium specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany - Botanical Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Forth Worth, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet app in the era of deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR: International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant identification based on noisy web data: the amazing performance of deep learning (LifeCLEF 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF 2017 Lab Overview: Multimedia Species Identification Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetto Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.255-274, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65813-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF Bird Identification Task 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem-Pier Vellinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Planqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet -My Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM: Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Mountain View, United States. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Herbarium Specimen Identification using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carranza-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mata-Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2017: Biodiversity Information Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ottawa, Canada. pp.e20302, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An image-based Plant identification platform for thousands of species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC: Association for Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Individual Whales Identification: Spot the Difference in the Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjara Saloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of CLEF 2016 - Conference and Labs of the Evaluation forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Évora, Portugal. pp.469-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Identification in an Open-world (LifeCLEF 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Évora, Portugal. pp.428-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF 2016: Multimedia Life Species Identification Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetto Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2016 - 7th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Évora, Portugal. pp.286-310, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44564-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floristic participation at LifeCLEF 2016 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of CLEF 2016 - Conference and Labs of the Evaluation forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Évora, Portugal. pp.450-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThePlantGame: Actively Training Human Annotators for Domain-specific Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2016 - 24th International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.720-721, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964284.2973820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Localized Visual Dictionary Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR: International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York, United States. pp.367-370, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911996.2912070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing Biodiversity Monitoring: How Sharing your Photo Stream can Sustain our Planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2016 - 24th International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.958-967, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964284.2976762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF Bird Identification Task 2016: The arrival of Deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem-Pier Vellinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Planqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Évora, Portugal. pp.440-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet, une plate-forme innovante d'agrégation et partage d'observations botaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference ‘Botanists of the Twenty-first Century’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Sep 2014, Paris, France. pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF 2015: Multimedia Life Species Identification Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetto Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Cross-Language Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse. FRA., Sep 2015, Toulouse, France. pp.462-483, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24027-5_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of fine-grained classification methods in the context of the LifeCLEF plant identification challenge 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2015 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF Plant Identification Task 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF Bird Identification Task 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem-Pier Vellinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Planqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelizing Spatially Consistent Visual Matches for Fine-Grained Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR: International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Shangai, China. pp.155-162, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2671188.2749328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DigInPix: Visual Named-Entities Identification in Images and Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Nabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Derval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR: International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Shanghai, China. pp.661-664, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2671188.2749369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared nearest neighbors match kernel for bird songs identification -LifeCLEF 2015 challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2015 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance-based Bird Species Identification with Undiscriminant Features Pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of CLEF 2014 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.625-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF: Multimedia Life Species Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetto Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMR: Environmental Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Glasgow, United Kingdom. pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF 2014: Multimedia Life Species Identification Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetto Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Cross-Language Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.229-249, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11382-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF Bird Identification Task 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem-Pier Vellinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Planqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.585-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet Mobile 2014: Android port and new features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR: International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Glasgow, United Kingdom. pp.527-530, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2578726.2582618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Thousands of Legal Entities through Instance-based Visual Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM: Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orlando, FL, United States. pp.1029-1032, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2647868.2655038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantNet Participation at LifeCLEF2014 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verroust-Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.724-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01064569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantRT : a Distributed Recommendation Tool for Citizen Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France. pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained Visual Faceted Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2014 - 22nd ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orlando, United States. pp.721-722, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2647868.2654875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF Plant Identification Task 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Scheffield. GBR., Sep 2014, Sheffield, United Kingdom. pp.598-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01064599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small objects query suggestion in a large web-image collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2013 - 21st ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain. pp.417-418, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2502081.2502248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTmedia: The French Transmedia News Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2013 - 21st ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain. pp.441-442, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2502081.2502260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative validation of visual data through the Pl@ntNet identification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Salinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Peronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2013 - Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ImageCLEF 2013 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria's participation at ImageCLEF 2013 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiène Mouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Ouertani-Litayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verroust-Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF (Online Working Notes/Labs/Workshop) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imageclef 2013: the vision, the data and the open challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caputo Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muller Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomee Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villegas Mauricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2013 - 4th Conference and Labs of the Evaluation Forum : Information Access Evaluation meets Multilinguality, Multimodality, and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.250-268, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Imageclef Plant Identification Task 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAED: Multimedia Analysis for Ecological Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2509896.2509902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet Mobile App</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2013 - 21st ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.423-424, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2502081.2502251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-Based Transmedia Events Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2012 - 20th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2012, Nara, Japan. pp.1351-1352, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2393347.2396480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria IMEDIA2's Participation at ImageCLEF 2012 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiène Mouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Litayem Ouertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajih Ouertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF (Online Working Notes/Labs/Workshop) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Mining of Small Visual Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM'12: 20th ACM international conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nara, Japan. pp.599-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ImageCLEF 2012 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF'2012: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Organ Plant Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Workshop on Multimedia Analysis for Ecological Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nara, Japan. pp.41--44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed approximate KNN Graph construction for high dimensional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Mohamed Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Donnees Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Leaves Morphological Categorization with Shared Nearest Neighbours Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Workshop on Multimedia Analysis for Ecological Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nara, Japan. pp.37--40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed KNN-graph approximation via hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Mohamed Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boujemaa Nozha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR - International Conference on Multimedia Retrieval - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hong-Kong, Hong Kong SAR China. pp.43:1--43:8, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2324796.2324847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hash-Based Support Vector Machines Approximation for Large Scale Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Litayem Ouertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC: British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Surrey, United Kingdom. pp.86.1-86.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to botanical data through multimedia and collaborative retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pl@ntnet project: plant computational identification and collaborative information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC 2011 - XVIII International Botanical congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Visual Models for Human Perception-Based Object Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR'11 - First ACM International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Trento, Italy. pp.21:1--21:8, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1991996.1992017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale visual-based event matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Mohamed Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR'11 - International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Trento, Italy. pp.53:1--53:7, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1991996.1992049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-based plant species identiﬁcation from crowdsourced data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM'11 - ACM Multimedia 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Scottsdale, United States. pp.0-0, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2072298.2072472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Maximum Margin Hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR'11 - IEEE Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Colorado springs, United States. pp.873-880, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2011.5995709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ImageCLEF 2011 plant images classification task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImageCLEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pl@ntNet project: Plant Computational Identification and Collaborative Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystematics 2011 - Digital identification methods in the digital age - morphological and molecular, computer-aided and fully automated, research and citizen science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CLEF 2011 Plant Images Classification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImageCLEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vivien Petras; Pamela Forner; Paul Clough; Nicola Ferro, Sep 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pl@ntnet project: plant computational identification and collaborative information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC2011. XVIII International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Visual Words Mining with Adaptive Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR'11 - International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Trento, Italy. pp.0-0, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1991996.1992045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation of INRIA & Pl@ntNet to ImageCLEF 2011 plant images classification task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Mouysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImageCLEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Amsterdam, Netherlands. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Objects Retrieval with Efficient Boosting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Litayem Ouertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM'09 - Proceedings of the 17th ACM international conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Beijing, China. pp.545--548, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1631272.1631352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori multi-probe locality sensitive hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM08: ACM Multimedia Conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Vancouver British Columbia Canada, France. pp.209-218, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1459359.1459388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video copy detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Law-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Image and Video Retrieval (CIVR’07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.371-378, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1282280.1282336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Copy Detection: a Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Law-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Amsterdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Edge of the Sixth Mass Extinction in Biodiversity Hotspots: Facts, needs, solutions and opportunities in Thailand and adjacent countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noppadon Kitana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Azizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirikorn Sripho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Claude; Noppadon Kitana. CU Press, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Selçuk Candan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birger Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 12880, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications for Environmental & Biodiversity Informatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Vrochidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Karatzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Karppinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2018, 978-3-319-76445-0. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76445-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01959343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Workshop on Environnmental Multimedia Retrieval co-located with ACM International Conference on Multimedia Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Vrochidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas D. Karatzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Karppinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF 2025: Challenges on Species Presence Prediction and Identification, and Individual Animal Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction: 16th International Conference of the CLEF Association, CLEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16089, Springer Nature Switzerland, pp.338-362, 2026, Lecture Notes in Computer Science, 978-3-032-04353-5. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04354-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen scientists contribution to monitor Asian biodiversity: a case study on flora of Peninsula Malaysia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simying Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuen Peng Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Claude; Noppadon Kitana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Edge of the Sixth Mass Extinction in Biodiversity Hotspots: Facts, needs, solutions and opportunities in Thailand and adjacent countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CU press, pp.139-160, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the productivity of science with citizen science and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Ceccaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bibby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Flemons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OECD iLibrary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Science: Challenges, Opportunities and the Future of Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 9789264446212. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/69563b12-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Retrieval Through Large Scale Content-Based Identification: A Long-Term Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetto Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicola Ferro; Carol Peters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Retrieval Evaluation in a Changing World: Lessons Learned from 20 Years of CLEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Springer, pp.389-413, 2019, The Information Retrieval Series, 978-3-030-22948-1. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22948-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning approach to Species Distribution Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexis Joly; Stefanos Vrochidis; Kostas Karatzas; Ari Karppinen; Pierre Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications for Environmental &amp; Biodiversity Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.169-199, 2018, Multimedia Systems and Applications Series, 978-3-319-76444-3. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76445-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Identification: Experts vs. Machines in the Era of Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siang Thye Hang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lasseck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milaň Sulc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications for Environmental &amp; Biodiversity Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 8, Editions Springer, pp.131-149, 2018, Multimedia Systems and Applications Series, 978-3-319-76444-3. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76445-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications for Environmental & Biodiversity Informatics - Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Vrochidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Karatzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Karppinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joly A.; Vrochidis S.; Karatzas K.; Karppinen A.; Bonnet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications for Environmental &amp; Biodiversity Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-7, 2018, Multimedia Systems and Applications (MMSA), 978-3-319-76445-0; 978-3-319-76444-3. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76445-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated identification of herbarium specimens at different taxonomic levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carranza-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mata-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications for Environmental &amp; Biodiversity Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multimedia Systems and Applications, Editions Springer, pp.151-167, 2018, Multimedia Systems and Applications Series, 978-3-319-76444-3. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76445-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised segmentation of leaf symptoms in field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Franco-Britannique organisé par le réseau « Modélisation et statistique pour la santé des animaux et des plantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet, ten years of automatic plant identification and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Chouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Estopinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCN - Congrès mondial de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limits of automated plant identification based on visual data, feedbacks from the development of Pl@ntNet initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Forth Worth, TX, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantRT : a Distributed and Diversified Recommendation Tool for Citizen Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2014 - 30e Conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataManager, un système novateur de gestion et d’échange de données botaniques distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Chouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels botanistes pour le 21e siècle ? Métiers, enjeux, opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in taxonomic identification by image recognition, with the generic content-based image retrieval IKONA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Enficiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Biosphere 09 International Conference on Biodiversity Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, London, United Kingdom. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId620"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis Joly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing plant damage datasets via EPPO taxonomy: A label harmonization approach using large language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.101837. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2026.101837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascading predictions from common to uncommon species improves species distribution models for plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiexun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 93, pp.103424. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative learning of Pl@ntNet's Artificial Intelligence algorithm: how does it work and how can we improve it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Chouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (2), pp.392-403. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.14486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-developing ecosystem services indicators for sustainable local decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Suzette Lorilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kefalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Ducrettet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Stritih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Boutsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30, pp.101233. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indic.2026.101233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the maximum entropy principle to neural networks enhances multi-species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.70262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Masked Autoencoders Also Listen to Birds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Moummad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Sick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantCLEF 2025: Advancing AI-based Multi-Species Plant Identification in Vegetation Quadrats for Supporting Environmental Law and Biodiversity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Martellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.e181733. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.9.181733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From underwater to drone: A novel multi-scale knowledge distillation approach for coral reef monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Illien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, 103149 (16p.). </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using reflectance spectra and Pl@ntNet to identify herbarium specimens: a case study with &amp;lt;i&amp;gt;Lithocarpus&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara M. Neto‐bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Cavender‐bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Presence‐Only to Abundance Species Distribution Models Using Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Sanabria-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (7), pp.e70177. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantAIM: A new baseline model integrating global attention and local features for enhanced plant disease identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Yu Hao Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Siang Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100813. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2025.100813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the syntax of plant assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.2026-2040. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-025-02105-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automatic extraction of morphological traits from the web: Utopia or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van de Vlasakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis N. Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (3), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.70005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a global plant identification model to detect invasive alien plant species in high-resolution road side images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toke Thomas Høye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, pp.103129. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seatizen Atlas: a collaborative dataset of underwater and aerial marine imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Illien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohan Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervyn Ravitchandirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Russias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-04267-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we harmonize the monitoring of plants and pollinators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Damgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Deguines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244 (1), pp.39-42. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.20038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal checkpointing for heterogeneous chains: how to train deep neural networks with limited memory Optimal Re-Materialization Strategies for Heterogeneous Chains: How to Train Deep Neural Networks with Limited Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Shilova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (2), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3648633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify ambiguous tasks combining crowdsourced labels by weighting Areas Under the Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peerannot: classification for crowdsourced image datasets with Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57750/qmaz-gr91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting species distributions in the open ocean with convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Rouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e93. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond supervision: Harnessing self-supervised learning in unseen plant disease recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Yu Hao Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Siang Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 610, pp.128608. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2024.128608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting flowers on imagery with computer vision to improve continental scale grassland biodiversity surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neija Elvekjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martínez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Paracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping global orchid assemblages with deep learning provides novel conservation insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Estopinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.102627. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revolutionizing Plant Pathogen Conservation: The Past, Present, and Future of AI in Preserving Natural Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Rui Liaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Hao Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shien Lin Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.e133055. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.8.133055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep-learning framework for enhancing habitat identification based on species composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Aćić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.e12802. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoAI for Marine Ecosystem Monitoring: a Complete Workflow to Generate Maps from AI Model Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Talpaert Daudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urbina-Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brianna Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guilhaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XLVIII-4/W7-2023, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W7-2023-223-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Compositions and Nutritional Values of Seed Mixes Based on Vision Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamprikta Mehreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (#0112), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/plantphenomics.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 14280, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04173545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envisaging a global infrastructure to exploit the potential of digitised collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Addink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Ariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bölling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.11.e109439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergizing Digital, Biological, and Participatory Sciences for Global Plant Species Identification: Enabling access to a worldwide identification service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Chouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.e112545. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.7.112545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet Crops: merging citizen science observations and structured survey data to improve crop recognition for agri-food-environment applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijn van Der Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël d'Andrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Yordanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.025005. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/acadf3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Approaches to the Monitoring of Biоdiversity (MAMBO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toke Thomas Høye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom August</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario V Balzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koos Biesmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.e116951. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.9.e116951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Species Distribution Modeling From Sentinel-2 Image Time-Series: A Global Scale Analysis on the Orchid Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Estopinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.839327. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.839327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Species Distribution Modeling Reveals the Pivotal Role of Human-Mediated Long-Distance Dispersal in Plant Invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cang Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (9), pp.1293. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11091293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Artificial Intelligence Help in the Study of Vegetative Growth Patterns from Herbarium Collections? An Evaluation of the Tropical Flora of the French Guiana Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.530-552. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants11040530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Networks of Citizen Observatories Can Increase the Quality and Quantity of Citizen-Science-Generated Data Used to Monitor SDG Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Daskolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Soacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14074078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very High Resolution Species Distribution Modeling Based on Remote Sensing Imagery: How to Capture Fine-Grained and Large-Scale Vegetation Ecology With Convolutional Neural Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.839279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional neural networks improve species distribution modelling by capturing the spatial structure of the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (4), pp.e1008856. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jointly estimating spatial sampling effort and habitat suitability for multiple species from opportunistic presence‐only data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monestiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.933-945. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 12th conference and labs of the evaluation forum (CLEF 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Selçuk Candan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Faggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3527546.3527564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized e-floras: How to develop your own project on the Pl@ntNet platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Chouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.5.73857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-based Identification of Plant Photographs from Herbarium Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.5.73751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying gaps in the photographic record of the vascular plant flora of the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel C. A. Pitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomomi Suwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ulloa Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Solomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.1010-1014. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-021-00974-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Undercounts Reproductive Organs on Herbarium Specimens but Accurately Derives Their Quantitative Phenological Status: A Case Study of Streptanthus tortuosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.2471. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants10112471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method for Counting Reproductive Structures in Digitized Herbarium Specimens Using Mask R-CNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Breckheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goia Lyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.01129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fine‐grained method for automated visual analysis of herbarium specimens: A case study for phenological data extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Mora‐fallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Lauren Rossington Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (6), pp.#e11368. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.11368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias in presence-only niche models related to sampling effort and species niches: Lessons for background point selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0232078. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet Services, a Contribution to the Monitoring and Sharing of Information on the World Flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian-Robert Stöter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.e58933. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.4.58933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Using Digitized Herbarium Specimens to Advance Phenological Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelin D. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myla Aronson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brenskelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (7), pp.610-620. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biaa044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance segmentation for automated weeds and crops detection in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Mora-Fallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mata-Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Tecnología en Marcha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.13-17. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18845/tm.v33i5.5069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Naturalists Might Hold the Key to Unlocking Biodiversity Data in Social Media Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom August</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pescott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (7), pp.100116. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patter.2020.100116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on plant disease characterization based on deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.105220. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2020.105220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution citoyenne au suivi de la flore d'un parc national français, un exemple remarquable à l'échelle du Parc national des Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Véla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Sahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets Botaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34971/zaz0-n247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention-Based Recurrent Neural Network for Plant Disease Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.601250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How citizen scientists contribute to monitor protected areas thanks to automatic plant identification tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kimiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance segmentation for the fine detection of crop and weed plants by precision agricultural robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Mora‐fallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mata‐montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (7), pp.e11373. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.11373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a large-scale and deep phenological stage annotation of herbarium specimens: Case studies from temperate, tropical, and equatorial floras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelin D. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth R. Ellwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐francois Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.e01233. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DZI: An Air Index for Spatial Queries in One-dimensional Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwangjin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.101748. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2019.101748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02386429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la collecte des données dans les projets de sciences citoyennes : ouvrir le champ de l’analyse et de l’interprétation des données aux citoyens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chapot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18- 3, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species distribution modeling based on the automated identification of citizen observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Green Digitization: Online Botanical Collections Data Answering Real‐World Questions, 6 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.1029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric Bayesian annotator combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chailan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 436-437, pp.131-145. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2018.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01703020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing Thousands of Specialized Labels: A Bayesian Active Training Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (6), pp.1376-1391. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2017.2653763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going deeper in the automated identification of Herbarium specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carranza-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mata-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.181. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-017-1014-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look inside the Pl@ntNet experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.751-766. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-015-0462-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Environmental Multimedia Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Vrochidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas D. Karatzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Karppinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75 (3), pp.1557-1562. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-016-3256-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant identification: Man vs. Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LifeCLEF 2014 plant identification challenge, 75 (3), pp.1647-1665. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-015-2607-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing plant images at the variety level: Did you say fine-grained?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Maghnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.71-79. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01348914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive plant identification based on social image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.22-34. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet, un réseau et des outils pour une recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-based visual query suggestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Multimedia Tools and Applications, 68 (2), pp.429-454. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-012-1340-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLasso for object categorization and retrieval: Towards interpretable visual models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (6), pp.2377-2389. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2011.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-based Copy Retrieval using Distortion-based Probabilistic Similarity Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Frélicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2006.886278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF 2026 Teaser: AI Challenges for Biodiversity Understanding and Ecosystem Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2026 - 48th European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Deft, Netherlands. pp.287-296, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-21321-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashing-Baseline: Rethinking Hashing in the Age of Pretrained Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Moummad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2026 - 2026 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of PlantCLEF 2025: Multi-Species Plant Identification in Vegetation Quadrat Images ⋆ Notebook for the LifeCLEF Lab at CLEF 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Martellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2025 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Madrid, Spain. pp.2942-2954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF 2025 Teaser: Challenges on Species Presence Prediction and Identification, and Individual Animal Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. European Conference on Information Retrieval - ECIR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lucca, Italy. pp.373-381, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of BirdCLEF+ 2025: Multi-Taxonomic Sound Identification in the Middle Magdalena, Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastián Cañas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Paula Toro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rodriguez-Buritica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2025 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Madrid, Spain. pp.2909-2919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping biodiversity at very-high resolution in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPRW 2025 - IEEE Computer Society Conference on Computer Vision and Pattern Recognition Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; CVF, Jun 2025, Nashville, United States. pp.2340-2349, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW67362.2025.00221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of GeoLifeCLEF 2025: Plant Species Presence Prediction with Environmental and High-resolution Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2025 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Madrid, Spain. pp.2932-2941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Language Improve Visual Features For Distinguishing Unseen Plant Diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerad Zherui Liaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Yu Hao Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2024 - 27th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India. pp.296-311, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78113-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The point is the mask: scaling coral reef segmentation with weak supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Illien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2025 - Joint Workshop on Marine Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Honolulu, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW69036.2025.00217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-head loss function for deep Average-K classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2025 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Tucson, United States. pp.7358-7367, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Plant-Disease Dataset Is All You Need for Plant Disease Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Yu Hao Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Li Zhen Jee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Siang Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd ACM International Conference on Multimedia (ACM MM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery (ACM), Oct 2025, Dublin, Ireland. pp.12578-12584, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746027.3758192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoPlant: Spatial Plant Species Prediction Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Conference on Neural Information Processing Systems, NeurIPS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of GeoLifeCLEF 2024: Species Composition Prediction with High Spatial Resolution at Continental Scale using Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.1966-1977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of BirdCLEF 2024: Acoustic Identification of Under-studied Bird Species in the Western Ghats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Klinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Ramesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.1948-1957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of PlantCLEF 2024: multi-species plant identification in vegetation plot images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guglielmo Faggioli; Nicola Ferro; Petra Galuščáková; Alba García Seco de Herrera, Sep 2024, Grenoble, France. pp.1978-1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF 2024 Teaser : Challenges on Species Distribution Prediction and Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2024 - 46. European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.19-27, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56072-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted majority vote using Shapley values in crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAp-RFIAP 2024 - Conférences jointes sur l'Apprentissage automatique et la Reconnaissance des Formes, l’Image, l’Apprentissage, la Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative learning of Pl@ntNet’s Artificial Intelligence algorithm using label aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de Statistique de la SFdS (JdS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, May 2024, Bordeaux, France. pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Cubes for Cross-Cutting Science and Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina M Estupinan Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Adriaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissa Breugelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024 - General Assembly of European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04834859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF 2024: Challenges on Species Distribution Prediction and Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.183-207, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71908-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise Feature Learning for Unseen Plant Disease Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Yu Hao Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Siang Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Lung Then</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2023 - 30. IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thie Institute of Electrical and Electronics Engineers; Signal Processing Society, Oct 2023, Kuala Lumpur, Malaysia. pp.306-310, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF 2023 teaser: Species Identification and Prediction Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2023 - 45. European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaap Kamps; Lorraine Goeuriot; Fabio Crestani; Maria Maistro; Hideo Joho; Brian Davis; Cathal Gurrin; Udo Kruschwitz; Annalina Caputo, Apr 2023, Dublin, Ireland. pp.568-576, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of GeoLifeCLEF 2023: Species Composition Prediction with High Spatial Resolution at Continental Scale Using Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.1954-1971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of PlantCLEF 2023: Image-based Plant Identification at Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammad Aliannejadi; Guglielmo Faggioli; Nicola Ferro; Michalis Vlachos, Sep 2023, Thessaloniki, Greece. pp.1972-1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF 2023: evaluation of AI models for the identification and prediction of birds, plants, snakes and fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.416-439, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of BirdCLEF 2023: Automated Bird Species Identification in Eastern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Klinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Reers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cherutich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammad Aliannejadi; Guglielmo Faggiol; Nicola Ferro; Michalis Vlachos, Sep 2023, Thessaloniki, Greece. pp.1934-1942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighting Areas Under the Margin in crowdsourced datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2023 - 54es Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jul 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of BirdCLEF 2022: Endangered bird species recognition in soundscape recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Navine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Klinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.1929-1939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF 2022: An Evaluation of Machine-Learning Based Species Identification and Species Distribution Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2022 - 13. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.257-285, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of PlantCLEF 2022: Image-based plant identification at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.1916-1928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03793591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species Distribution Modeling based on aerial images and environmental features with Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guglielmo Faggioli; Nicola Ferro; Allan Hanbury; Martin Potthast, Sep 2022, Bologna, Italy. pp.2123-2150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF 2022 Teaser: An Evaluation of Machine-Learning Based Species Identification and Species Distribution Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2022 - 44. European Conference on Information Retrieval Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Stavanger, Norway. pp.390-399, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic smoothing of the top-K calibrated hinge loss for deep imbalanced classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States. pp.7208-7222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing label noise simulation on image classification tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2022 - 53es Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. pp.1063-1065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Citizen Observatories into School Environmental Education for Sustainability: Design and Evaluation of a Case Study Engaging Students with Pl@Ntnet and Odourcollect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Daskolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrona Pappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI 2022 - 15. International Conference of Education, Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sevilla, Spain. pp.5479-5489, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2022.1345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of GeoLifeCLEF 2022: Predicting species presence from multi-modal remote sensing, bioclimatic and pedologic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.1940-1956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03793595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet-300K: a plant image dataset with high label ambiguity and a long-tailed distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual Conference, France. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5645731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Deep Convolutional SDM Trained on Satellite Images Unravel Vegetation Ecology ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto Del Bimbo; Rita Cucchiara; Stan Sclaroff; Giovanni Maria Farinella; Tao Mei; Marco Bertini; Hugo Jair Escalante; Roberto Vezzani, Jan 2021, Online, Italy. pp.148-158, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68780-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet, la science des données au service de la biodiversité végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2021 - 21e Conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03965364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF 2021: an evaluation of Machine-Learning based Species Identification and Species Distribution Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2021 - 12th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.371-393, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of PlantCLEF 2021: cross-domain plant identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2021 Working Notes - 22nd Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucarest, Romania. pp.1422-1436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeedElec: a robotic research platform for individual weed detection and selective electrical weeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Abdelghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Rudnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.695-702, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of GeoLifeCLEF 2021: Predicting species distribution from 2 million remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2021 Working Notes - 22nd Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guglielmo Faggioli; Nicola Ferro; Alexis Joly; Maria Maistro; Florina Piroi, Sep 2021, Bucarest, Romania. pp.1451-1462, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible Performance Optimization of Complex Applications on the Edge-to-Cloud Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rosendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2021 - IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Portland, OR, United States. pp.23-34, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Cluster48925.2021.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Multi-Task learning for Plant Disease Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Association for Pattern Recognition (IAPR); ICPR2020 Organizing committee, Jan 2021, Milan, Italy. pp.3320-3327, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF location-based species prediction task 2020 (GeoLifeCLEF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF 2020: A System-Oriented Evaluation of Automated Species Identification and Species Distribution Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem-Pier Vellinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2020 - 11. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.342-363, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58219-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF Plant Identification task 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The CLEF Initiative, Sep 2020, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF 2020 Teaser: Biodiversity Identification and Prediction Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Ruiz de Castaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on IR Research on Advances in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Lisboa, Portugal. pp.542-549, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45442-5_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of BirdCLEF 2020: Bird Sound Recognition in Complex Acoustic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Clapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Alexander Hopping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location-Based Plant Species Prediction Using A CNN Model Trained On Several Kingdoms - Best Method Of GeoLifeCLEF 2019 Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of BirdCLEF 2019: Large-Scale Bird Recognition in Soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian-Robert Stöter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cappellato, L.; Ferro, N.; Losada, D. E.; Müller, H., Sep 2019, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF 2019: Identification of Amazonian Plants, South &amp; North American Birds, and Niche Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.387-401, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un désenchevêtrement de l'ambiguïté de la tâche et de l'incertitude du modèle pour la classification avec option de rejet à l'aide de réseaux neuronaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP 2019 - 21e PFIA Conférence sur l'Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF Plant Identification Task 2019: diving into Data Deficient Tropical Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linda Cappellato; Nicola Ferro; David E. Losada; Henning Müller, Sep 2019, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of GeoLifeCLEF 2019: plant species prediction using environment and animal occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF 2019: Biodiversity Identification and Prediction Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2019 - 41st European Conference on IR Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.275-282, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-15719-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-species method to correct for sampling bias in presence only niche models, and its application to Pl@ntNet citizen science data in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monestiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 2019 - Annual Meeting of the Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Louisville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Deep Species Distribution Models using Environment and Co-occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.213-225, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of GeoLifeCLEF 2018: location-based species recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF 2018: A Large-Scale Evaluation of Species Identification and Recommendation Algorithms in the Era of AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2018 - 9th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France. pp.247-266, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of ExpertLifeCLEF 2018: how far automated identification systems are from the best experts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location-based species recommendation using co-occurrences and environment- GeoLifeCLEF 2018 challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of BirdCLEF 2018: monospecies vs. soundscape bird identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Planqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem-Pier Vellinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going deeper in the automated identification of Herbarium specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany - Botanical Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Forth Worth, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet app in the era of deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR: International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant identification based on noisy web data: the amazing performance of deep learning (LifeCLEF 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Herbarium Specimen Identification using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carranza-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mata-Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2017: Biodiversity Information Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ottawa, Canada. pp.e20302, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF 2017 Lab Overview: Multimedia Species Identification Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetto Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.255-274, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65813-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF Bird Identification Task 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem-Pier Vellinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Planqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet -My Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM: Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Mountain View, United States. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF 2016: Multimedia Life Species Identification Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetto Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2016 - 7th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Évora, Portugal. pp.286-310, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44564-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floristic participation at LifeCLEF 2016 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of CLEF 2016 - Conference and Labs of the Evaluation forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Évora, Portugal. pp.450-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThePlantGame: Actively Training Human Annotators for Domain-specific Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2016 - 24th International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.720-721, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964284.2973820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An image-based Plant identification platform for thousands of species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC: Association for Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Individual Whales Identification: Spot the Difference in the Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjara Saloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of CLEF 2016 - Conference and Labs of the Evaluation forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Évora, Portugal. pp.469-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Identification in an Open-world (LifeCLEF 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Évora, Portugal. pp.428-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Localized Visual Dictionary Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR: International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York, United States. pp.367-370, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911996.2912070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF Bird Identification Task 2016: The arrival of Deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem-Pier Vellinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Planqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Évora, Portugal. pp.440-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing Biodiversity Monitoring: How Sharing your Photo Stream can Sustain our Planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2016 - 24th International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.958-967, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964284.2976762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet, une plate-forme innovante d'agrégation et partage d'observations botaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference ‘Botanists of the Twenty-first Century’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Sep 2014, Paris, France. pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF 2015: Multimedia Life Species Identification Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetto Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Cross-Language Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse. FRA., Sep 2015, Toulouse, France. pp.462-483, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24027-5_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelizing Spatially Consistent Visual Matches for Fine-Grained Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR: International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Shangai, China. pp.155-162, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2671188.2749328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DigInPix: Visual Named-Entities Identification in Images and Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Nabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Derval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR: International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Shanghai, China. pp.661-664, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2671188.2749369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF Bird Identification Task 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem-Pier Vellinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Planqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF Plant Identification Task 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of fine-grained classification methods in the context of the LifeCLEF plant identification challenge 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2015 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared nearest neighbors match kernel for bird songs identification -LifeCLEF 2015 challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2015 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance-based Bird Species Identification with Undiscriminant Features Pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of CLEF 2014 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.625-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF: Multimedia Life Species Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetto Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMR: Environmental Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Glasgow, United Kingdom. pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet Mobile 2014: Android port and new features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR: International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Glasgow, United Kingdom. pp.527-530, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2578726.2582618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Thousands of Legal Entities through Instance-based Visual Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM: Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orlando, FL, United States. pp.1029-1032, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2647868.2655038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF Bird Identification Task 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem-Pier Vellinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Planqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.585-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF 2014: Multimedia Life Species Identification Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetto Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Cross-Language Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.229-249, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11382-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantNet Participation at LifeCLEF2014 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verroust-Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.724-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01064569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantRT : a Distributed Recommendation Tool for Citizen Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France. pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF Plant Identification Task 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Scheffield. GBR., Sep 2014, Sheffield, United Kingdom. pp.598-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01064599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained Visual Faceted Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2014 - 22nd ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orlando, United States. pp.721-722, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2647868.2654875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small objects query suggestion in a large web-image collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2013 - 21st ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain. pp.417-418, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2502081.2502248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative validation of visual data through the Pl@ntNet identification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Salinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Peronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2013 - Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ImageCLEF 2013 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTmedia: The French Transmedia News Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2013 - 21st ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain. pp.441-442, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2502081.2502260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria's participation at ImageCLEF 2013 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiène Mouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Ouertani-Litayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verroust-Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF (Online Working Notes/Labs/Workshop) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imageclef 2013: the vision, the data and the open challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caputo Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muller Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomee Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villegas Mauricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2013 - 4th Conference and Labs of the Evaluation Forum : Information Access Evaluation meets Multilinguality, Multimodality, and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.250-268, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Imageclef Plant Identification Task 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAED: Multimedia Analysis for Ecological Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2509896.2509902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet Mobile App</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2013 - 21st ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.423-424, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2502081.2502251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria IMEDIA2's Participation at ImageCLEF 2012 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiène Mouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Litayem Ouertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajih Ouertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF (Online Working Notes/Labs/Workshop) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Mining of Small Visual Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM'12: 20th ACM international conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nara, Japan. pp.599-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-Based Transmedia Events Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2012 - 20th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2012, Nara, Japan. pp.1351-1352, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2393347.2396480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Organ Plant Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Workshop on Multimedia Analysis for Ecological Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nara, Japan. pp.41--44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ImageCLEF 2012 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF'2012: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed approximate KNN Graph construction for high dimensional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Mohamed Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Donnees Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Leaves Morphological Categorization with Shared Nearest Neighbours Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Workshop on Multimedia Analysis for Ecological Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nara, Japan. pp.37--40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed KNN-graph approximation via hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Mohamed Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boujemaa Nozha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR - International Conference on Multimedia Retrieval - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hong-Kong, Hong Kong SAR China. pp.43:1--43:8, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2324796.2324847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hash-Based Support Vector Machines Approximation for Large Scale Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Litayem Ouertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC: British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Surrey, United Kingdom. pp.86.1-86.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pl@ntnet project: plant computational identification and collaborative information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC 2011 - XVIII International Botanical congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Visual Models for Human Perception-Based Object Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR'11 - First ACM International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Trento, Italy. pp.21:1--21:8, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1991996.1992017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale visual-based event matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Mohamed Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR'11 - International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Trento, Italy. pp.53:1--53:7, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1991996.1992049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-based plant species identiﬁcation from crowdsourced data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM'11 - ACM Multimedia 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Scottsdale, United States. pp.0-0, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2072298.2072472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Maximum Margin Hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR'11 - IEEE Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Colorado springs, United States. pp.873-880, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2011.5995709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to botanical data through multimedia and collaborative retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pl@ntNet project: Plant Computational Identification and Collaborative Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystematics 2011 - Digital identification methods in the digital age - morphological and molecular, computer-aided and fully automated, research and citizen science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ImageCLEF 2011 plant images classification task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImageCLEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CLEF 2011 Plant Images Classification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImageCLEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vivien Petras; Pamela Forner; Paul Clough; Nicola Ferro, Sep 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Visual Words Mining with Adaptive Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR'11 - International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Trento, Italy. pp.0-0, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1991996.1992045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation of INRIA & Pl@ntNet to ImageCLEF 2011 plant images classification task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Mouysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImageCLEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Amsterdam, Netherlands. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pl@ntnet project: plant computational identification and collaborative information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC2011. XVIII International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Objects Retrieval with Efficient Boosting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Litayem Ouertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM'09 - Proceedings of the 17th ACM international conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Beijing, China. pp.545--548, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1631272.1631352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori multi-probe locality sensitive hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM08: ACM Multimedia Conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Vancouver British Columbia Canada, France. pp.209-218, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1459359.1459388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video copy detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Law-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Image and Video Retrieval (CIVR’07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.371-378, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1282280.1282336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Copy Detection: a Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Law-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Amsterdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Edge of the Sixth Mass Extinction in Biodiversity Hotspots: Facts, needs, solutions and opportunities in Thailand and adjacent countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noppadon Kitana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Azizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirikorn Sripho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Claude; Noppadon Kitana. CU Press, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Selçuk Candan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birger Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 12880, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications for Environmental & Biodiversity Informatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Vrochidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Karatzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Karppinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2018, 978-3-319-76445-0. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76445-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01959343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Workshop on Environnmental Multimedia Retrieval co-located with ACM International Conference on Multimedia Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Vrochidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas D. Karatzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Karppinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of LifeCLEF 2025: Challenges on Species Presence Prediction and Identification, and Individual Animal Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction: 16th International Conference of the CLEF Association, CLEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16089, Springer Nature Switzerland, pp.338-362, 2026, Lecture Notes in Computer Science, 978-3-032-04353-5. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04354-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen scientists contribution to monitor Asian biodiversity: a case study on flora of Peninsula Malaysia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Han Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simying Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuen Peng Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Claude; Noppadon Kitana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Edge of the Sixth Mass Extinction in Biodiversity Hotspots: Facts, needs, solutions and opportunities in Thailand and adjacent countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CU press, pp.139-160, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the productivity of science with citizen science and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Ceccaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bibby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Flemons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OECD iLibrary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Science: Challenges, Opportunities and the Future of Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 9789264446212. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/69563b12-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Retrieval Through Large Scale Content-Based Identification: A Long-Term Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetto Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicola Ferro; Carol Peters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Retrieval Evaluation in a Changing World: Lessons Learned from 20 Years of CLEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Springer, pp.389-413, 2019, The Information Retrieval Series, 978-3-030-22948-1. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22948-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning approach to Species Distribution Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexis Joly; Stefanos Vrochidis; Kostas Karatzas; Ari Karppinen; Pierre Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications for Environmental &amp; Biodiversity Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.169-199, 2018, Multimedia Systems and Applications Series, 978-3-319-76444-3. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76445-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications for Environmental & Biodiversity Informatics - Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Vrochidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Karatzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Karppinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joly A.; Vrochidis S.; Karatzas K.; Karppinen A.; Bonnet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications for Environmental &amp; Biodiversity Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-7, 2018, Multimedia Systems and Applications (MMSA), 978-3-319-76445-0; 978-3-319-76444-3. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76445-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Identification: Experts vs. Machines in the Era of Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siang Thye Hang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lasseck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milaň Sulc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications for Environmental &amp; Biodiversity Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 8, Editions Springer, pp.131-149, 2018, Multimedia Systems and Applications Series, 978-3-319-76444-3. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76445-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated identification of herbarium specimens at different taxonomic levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carranza-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mata-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications for Environmental &amp; Biodiversity Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multimedia Systems and Applications, Editions Springer, pp.151-167, 2018, Multimedia Systems and Applications Series, 978-3-319-76444-3. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76445-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised segmentation of leaf symptoms in field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Franco-Britannique organisé par le réseau « Modélisation et statistique pour la santé des animaux et des plantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet, ten years of automatic plant identification and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Chouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Estopinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCN - Congrès mondial de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limits of automated plant identification based on visual data, feedbacks from the development of Pl@ntNet initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Forth Worth, TX, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantRT : a Distributed and Diversified Recommendation Tool for Citizen Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2014 - 30e Conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataManager, un système novateur de gestion et d’échange de données botaniques distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Chouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels botanistes pour le 21e siècle ? Métiers, enjeux, opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in taxonomic identification by image recognition, with the generic content-based image retrieval IKONA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Enficiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Biosphere 09 International Conference on Biodiversity Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, London, United Kingdom. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId633"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.101837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603038v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lefort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charlier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14486" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457107v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiexun Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Low" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deneu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103424" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Martellucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.9.181733" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Contini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Illien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rauch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Heinrich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155975v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M. Neto&#8208;bradley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Cavender&#8208;bares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70258" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Yu Hao Chai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Han Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Siang Tay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.100813" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02105-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05380189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bettinger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Sanabria-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70177" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espitalier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toke Thomas H&#248;ye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103129" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van de Vlasakker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.70005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04918784v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Julien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Ravitchandirane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Russias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04267-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damgaard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20038" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/qmaz-gr91" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Morand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rouyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.471" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352969v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Shilova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648633" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04815172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.128608" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neija Elvekjaer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Paracchini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12324" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102627" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A&#263;i&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12802" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Rui Liaw" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hao Chai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shien Lin Ng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.8.133055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204101v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Talpaert Daudon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urbina-Barreto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna Elliott" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W7-2023-223-2023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04322179v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamprikta Mehreen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groom" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dillen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Addink" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Ari&#241;o" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#246;lling" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.11.e109439" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430929v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112545" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965684v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van Der Velde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l d'Andrimont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yordanov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acadf3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405026v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom August" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario V Balzan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koos Biesmeijer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e116951" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839327" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cang Hui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Richardson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091293" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601464v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040530" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658842v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Woods" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Daskolia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Soacha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14074078" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839279" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03150701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13565" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220977v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008856" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.73751" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.73857" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sel&#231;uk Candan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Faggioli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527546.3527564" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03454183v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Love" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mazer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10112471" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312029v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel C. A. Pitman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Suwa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ulloa Ulloa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Miller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Solomon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00974-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909794v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Davis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Park" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Breckheimer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goia Lyra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01129" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894994v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Mora&#8208;fallas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Lauren Rossington Love" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.11368" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639237v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232078" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973673v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58933" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02573627v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelin D. Pearson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Nelson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myla Aronson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brenskelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa044" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989049v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Mora-Fallas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mata-Montero" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18845/tm.v33i5.5069" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989043v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Pescott" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patter.2020.100116" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937618v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kimiti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12023" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02470280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105220" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981760v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Hopkins" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sahl" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34971/zaz0-n247" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03064464v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.601250" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910844v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mata&#8208;montero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.11373" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137748v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth R. Ellwood" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Molino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1233" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02386429v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangjin Park" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2019.101748" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824900v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lhoste" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chapot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0289" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01739481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1029" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01703020v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chailan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.01.020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629149v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2017.2653763" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580070v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carranza-Rojas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-017-1014-z" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373782v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Vrochidis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas D. Karatzas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Karppinen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3256-y" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182775v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Selmi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-015-0462-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182778v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vignau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2607-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348914v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Maghnaoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sereno" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.05.022" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908872v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Baki&#263;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.07.006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350266v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806635v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hamzaoui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letessier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Boujemaa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1340-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739706v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.11.022" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZVLHJ2Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420864v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Fr&#233;licot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2006.886278" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558414v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Zaher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135815v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_57" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319248v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ca&#241;as" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Denton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paula Toro-G&#243;mez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodriguez-Buritica" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319328v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204318v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00715" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04851648v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerad Zherui Liaw" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78113-1_20" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457113v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457128v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00221" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319448v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340010v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Li Zhen Jee" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3758192" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852083v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Palard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720817v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719578v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klinck" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Ramesh" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viral Joshi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806900v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667635v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573727v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574223v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04830385v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71908-0_9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04834859v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M Estupinan Suarez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abraham" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissa Breugelmans" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Clarke" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6353" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214623v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lung Then" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222401" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204378v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_65" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322219v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_27" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345310v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322255v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345437v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Reers" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cherutich" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562515v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791428v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Navine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hart" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807746v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_19" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817452v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793591v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562503v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828747v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641389v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_49" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04613924v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matrona Pappa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Arias" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2022.1345" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793595v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Cole" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167637v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_15" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474556v2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5645731" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03965364v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353469v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03415990v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_24" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325689v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Abdelghafour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Rudnicki" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_83" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353487v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412643" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03415972v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310540v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosendo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Costan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Cluster48925.2021.00043" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989077v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945382v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Pier Vellinga" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_23" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989101v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Clapp" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Alexander Hopping" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873670v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de Castaneda" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_70" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980085v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392637v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Negri" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283184v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02345644v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Planque" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281455v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_29" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421210v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190170v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273257v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poupard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15719-7_37" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290310v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_18" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261122v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913238v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913231v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7_24" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913244v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913241v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189229v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Planqu&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837387v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629195v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629183v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629191v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetto Spampinato" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65813-1_24" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629175v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638263v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629142v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20302" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837355v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373777v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjara Saloma" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373780v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373781v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44564-9_26" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373776v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373769v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2973820" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373778v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leveau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912070" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373762v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning M&#252;ller" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2976762" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373779v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837361v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182782v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24027-5_46" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182788v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182795v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182796v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rauber" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145988v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671188.2749328" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182780v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Nabi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Derval" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671188.2749369" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182784v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088798v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088812v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075770v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11382-1_20" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088829v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088819v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578726.2582618" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077508v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2647868.2655038" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01064569v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itheri Yahiaoui" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verroust-Blondet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163819v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088822v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2647868.2654875" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01064599v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908891v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502248" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908925v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Viaud" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thievre" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Saulnier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502260" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885113v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salinier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Peronnet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Milcent" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960929v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874330v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Mouine" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ouertani-Litayem" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908881v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caputo Barbara" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Henning" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomee Bart" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villegas Mauricio" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paredes" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_26" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908934v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2509896.2509902" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908910v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502251" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755696v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2393347.2396480" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744901v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Litayem Ouertani" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Ouertani" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739735v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960918v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739724v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756624v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Mohamed Trad" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739715v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739713v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujemaa Nozha" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2324796.2324847" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733912v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804437v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathieu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810776v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642232v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992017" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642210v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992049" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642236v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mouysset" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072472" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642178v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2011.5995709" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642197v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808663v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778869v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776985v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642202v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992045" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642239v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724876v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1631272.1631352" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447433v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459388" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338328v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Law-To" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1282280.1282336" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420846v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970411v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noppadon Kitana" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Azizan" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikorn Sripho" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626028v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Larsen" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01959343v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Karatzas" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76445-0" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088825v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karppinen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408591v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04354-2_19" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970397v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simying Ong" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen Peng Loh" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204315v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ceccaroni" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Oliver" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Roger" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bibby" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Flemons" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/69563b12-en" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273280v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22948-1_16" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834227v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76445-0_10" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913277v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siang Thye Hang" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lasseck" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila&#328; Sulc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76445-0_8" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786879v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76445-0_1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913272v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76445-0_9" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478330v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dubois" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343235v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837383v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088733v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01074648v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Duch&#233;" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814506v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coutaud" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Enficiaud" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.101837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiexun Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Low" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deneu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103424" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603038v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lefort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charlier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14486" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05569001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Suzette Lorilla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kefalas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducrettet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Stritih" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Boutsios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2026.101233" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70262" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rauch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Heinrich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442222v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Martellucci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.9.181733" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Contini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Illien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M. Neto&#8208;bradley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Cavender&#8208;bares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70258" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05380189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bettinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Sanabria-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70177" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Yu Hao Chai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Han Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Siang Tay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.100813" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02105-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van de Vlasakker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.70005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046527v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espitalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toke Thomas H&#248;ye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103129" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04918784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Julien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Ravitchandirane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Russias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04267-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damgaard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20038" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352969v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Shilova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648633" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202889v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/qmaz-gr91" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Morand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rouyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.471" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04815172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.128608" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neija Elvekjaer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Sanchez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Paracchini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12324" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581266v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102627" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Rui Liaw" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hao Chai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shien Lin Ng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.8.133055" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A&#263;i&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12802" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204101v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Talpaert Daudon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urbina-Barreto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna Elliott" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W7-2023-223-2023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04322179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamprikta Mehreen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0112" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groom" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dillen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Addink" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Ari&#241;o" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#246;lling" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.11.e109439" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430929v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112545" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van Der Velde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l d'Andrimont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yordanov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acadf3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405026v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom August" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario V Balzan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koos Biesmeijer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e116951" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693593v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839327" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771760v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cang Hui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Richardson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091293" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601464v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040530" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Woods" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Daskolia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Soacha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14074078" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839279" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220977v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008856" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03150701v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13565" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869971v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sel&#231;uk Candan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Faggioli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527546.3527564" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338811v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.73857" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338823v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.73751" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312029v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel C. A. Pitman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Suwa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ulloa Ulloa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Miller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Solomon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00974-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03454183v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Love" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mazer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10112471" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909794v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Davis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Park" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Breckheimer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goia Lyra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01129" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Mora&#8208;fallas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Lauren Rossington Love" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.11368" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639237v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232078" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973673v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58933" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02573627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelin D. Pearson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Nelson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myla Aronson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brenskelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa044" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989049v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Mora-Fallas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mata-Montero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18845/tm.v33i5.5069" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989043v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Pescott" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patter.2020.100116" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02470280v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105220" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981760v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Hopkins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sahl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34971/zaz0-n247" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03064464v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.601250" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937618v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kimiti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910844v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mata&#8208;montero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.11373" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137748v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth R. Ellwood" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Molino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1233" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02386429v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangjin Park" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2019.101748" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824900v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lhoste" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carr&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chapot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0289" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01739481v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1029" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01703020v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chailan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.01.020" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629149v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2017.2653763" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580070v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carranza-Rojas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-017-1014-z" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182775v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Selmi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-015-0462-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373782v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Vrochidis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas D. Karatzas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Karppinen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3256-y" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182778v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vignau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2607-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348914v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Maghnaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sereno" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.05.022" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908872v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Baki&#263;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.07.006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350266v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806635v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hamzaoui" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letessier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Boujemaa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1340-5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739706v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.11.022" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZVLHJ2Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420864v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Fr&#233;licot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2006.886278" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591524v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-21321-1_39" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558414v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Zaher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319328v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135815v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_57" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319248v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ca&#241;as" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Denton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paula Toro-G&#243;mez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodriguez-Buritica" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457128v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00221" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319448v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04851648v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerad Zherui Liaw" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78113-1_20" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457113v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW69036.2025.00217" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204318v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00715" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Li Zhen Jee" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3758192" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852083v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Palard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720817v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719578v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klinck" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Ramesh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viral Joshi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806900v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667635v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573727v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574223v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04834859v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M Estupinan Suarez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abraham" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissa Breugelmans" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Clarke" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6353" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04830385v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71908-0_9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214623v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lung Then" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222401" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204378v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_65" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322255v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345310v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322219v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_27" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345437v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Reers" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cherutich" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562515v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791428v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Navine" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hart" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807746v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_19" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793591v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817452v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641389v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_49" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828747v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562503v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04613924v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matrona Pappa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Arias" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2022.1345" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793595v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Cole" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474556v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5645731" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167637v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_15" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03965364v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03415990v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_24" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353469v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325689v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Abdelghafour" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Rudnicki" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_83" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353487v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412643" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310540v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosendo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Costan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Cluster48925.2021.00043" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03415972v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989077v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945382v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Pier Vellinga" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_23" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980085v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873670v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de Castaneda" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_70" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989101v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Clapp" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Alexander Hopping" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392637v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Negri" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02345644v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Planque" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281455v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_29" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421210v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283184v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190170v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273257v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poupard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15719-7_37" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261122v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290310v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_18" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913238v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913231v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7_24" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913244v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913241v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189229v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Planqu&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837387v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629195v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629183v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629142v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20302" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629191v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetto Spampinato" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65813-1_24" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629175v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638263v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373781v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44564-9_26" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373776v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373769v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2973820" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837355v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373777v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjara Saloma" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373780v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373778v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leveau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912070" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373779v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373762v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning M&#252;ller" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2976762" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837361v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182782v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24027-5_46" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145988v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671188.2749328" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182780v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Nabi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Derval" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671188.2749369" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182796v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rauber" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182795v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182788v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182784v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088798v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088812v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088819v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578726.2582618" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077508v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2647868.2655038" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088829v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075770v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11382-1_20" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01064569v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itheri Yahiaoui" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verroust-Blondet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163819v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01064599v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088822v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2647868.2654875" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908891v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502248" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885113v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salinier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Peronnet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Milcent" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960929v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908925v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Viaud" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thievre" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Saulnier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502260" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874330v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Mouine" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ouertani-Litayem" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908881v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caputo Barbara" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Henning" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomee Bart" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villegas Mauricio" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paredes" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_26" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908934v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2509896.2509902" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908910v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502251" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744901v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Litayem Ouertani" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Ouertani" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739735v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755696v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2393347.2396480" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739724v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960918v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756624v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Mohamed Trad" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739715v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739713v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujemaa Nozha" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2324796.2324847" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733912v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810776v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathieu" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642232v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992017" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642210v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992049" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642236v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mouysset" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072472" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642178v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2011.5995709" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804437v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808663v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642197v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778869v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642202v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992045" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642239v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776985v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724876v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1631272.1631352" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447433v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459388" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338328v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Law-To" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1282280.1282336" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420846v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970411v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noppadon Kitana" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Azizan" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikorn Sripho" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626028v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Larsen" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01959343v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Karatzas" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76445-0" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088825v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karppinen" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408591v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04354-2_19" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970397v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simying Ong" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen Peng Loh" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204315v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ceccaroni" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Oliver" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Roger" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bibby" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Flemons" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/69563b12-en" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273280v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22948-1_16" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834227v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76445-0_10" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786879v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76445-0_1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913277v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siang Thye Hang" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lasseck" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila&#328; Sulc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76445-0_8" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913272v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76445-0_9" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478330v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dubois" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343235v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837383v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088733v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01074648v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Duch&#233;" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814506v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coutaud" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Enficiaud" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>