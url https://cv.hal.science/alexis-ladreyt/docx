--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2328,51 +2328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50DA7822"/>
+    <w:nsid w:val="47265C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2476,51 +2476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E9D616A0"/>
+    <w:nsid w:val="A3D5F845"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2624,51 +2624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="608A74CB"/>
+    <w:nsid w:val="35EBCEFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>