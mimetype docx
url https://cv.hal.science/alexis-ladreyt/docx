--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -599,178 +599,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude préliminaire de la compétence phraséopragmatique chez des apprenants japonais du français de niveau avancé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie préliminaire des phraséologismes spécifique au parler des gamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kôsuké Hinai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ladreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Enseignement des expressions préfabriquées, 1 (6), pp.157- 175</w:t>
+              <w:t xml:space="preserve">Bulletins de linguistique et de littérature françaises de l'Université de Tsukuba</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205342v1</w:t>
+                <w:t xml:space="preserve">hal-03112076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie préliminaire des phraséologismes spécifique au parler des gamers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une étude préliminaire de la compétence phraséopragmatique chez des apprenants japonais du français de niveau avancé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ladreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins de linguistique et de littérature françaises de l'Université de Tsukuba</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35</w:t>
+              <w:t xml:space="preserve">Action Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Enseignement des expressions préfabriquées, 1 (6), pp.157- 175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112076v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de l’emploi des formules de salutation en japonais ― Spécificité et contraintes ―</w:t>
               </w:r>
@@ -2328,51 +2328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47265C4E"/>
+    <w:nsid w:val="70F0F65D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2476,51 +2476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A3D5F845"/>
+    <w:nsid w:val="A27FB402"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2624,51 +2624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="35EBCEFB"/>
+    <w:nsid w:val="8EB0D669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2861,51 +2861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-ladreyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7430-6171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ladreyt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474302v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;suk&#233; Hinai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#333;suk&#233; Hina&#239;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Paus&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaeyoung Lee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213804009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abouwarda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13622944" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623096" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239; Kijima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419105001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02474386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-ladreyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7430-6171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ladreyt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474302v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;suk&#233; Hinai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205342v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#333;suk&#233; Hina&#239;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Paus&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaeyoung Lee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213804009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abouwarda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13622944" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623096" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239; Kijima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419105001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02474386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>