--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-7430-6171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=qLBOtdgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -384,456 +405,456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude linguistique de la compétence lexicopragmatique impliquée dans la production de phraséologismes de la conversation quotidienne chez des locuteurs japonophones du français de niveau avancé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ladreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studii de lingvistică</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phraséologismes pragmatiques : de la modélisation linguistique à la construction d’un outil d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ladreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">メディア・コミュニケーション研究 (Media and Communication Studies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 77, pp.1-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">日常会話の感情を表す慣用表現と語用論的機能 ―驚きの場面に現れる慣用表現のコーパス研究をめぐって―</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ladreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins de linguistique et de littérature françaises de l'Université de Tsukuba</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (36), pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie préliminaire des phraséologismes spécifique au parler des gamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kôsuké Hinai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ladreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins de linguistique et de littérature françaises de l'Université de Tsukuba</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude préliminaire de la compétence phraséopragmatique chez des apprenants japonais du français de niveau avancé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ladreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Enseignement des expressions préfabriquées, 1 (6), pp.157- 175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de l’emploi des formules de salutation en japonais ― Spécificité et contraintes ―</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ladreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins de linguistique et de littérature françaises de l'Université de Tsukuba</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, vol.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -843,297 +864,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phraséologismes pragmatiques de la conversation quotidienne : typologie et étude contrastive français / japonais des expressions fondées sur le motif de la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ladreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kōsuké Hinaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEDIL22, Sciences du langage : enjeux théoriques et pratiques méthodologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILEM, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annoter la phraséologie de l’oral : quelques expériences autour des corpus d’interactions et des communications scientifiques orales au LIDILEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Pausé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaeyoung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ladreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annotation des corpus oraux : Outils, méthodes et objectifs pour l’enseignement/apprentissage du français (journée d'étude)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILC, laure Anne Johnsen, Nov 2022, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Phraséologismes pragmatiques à fonction expressive de la conversation quotidienne : Spécificités linguistiques et dynamiques d'usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ladreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Orléans, France. https://www.shs-conferences.org/articles/shsconf/abs/2022/08/contents/contents.html#section_10.1051/shsconf/202213804001, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213804009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1143,156 +1164,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Boucharechas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Peuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Comotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Abouwarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13622944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1302,262 +1323,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Boucharechas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Peuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Comotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Abouwarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manon Boucharéchas, Iris Fabry, Marie Peuzin, Roxanne Comotti, Rim Abouwarda, Alexis Ladreyt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13623011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phraséologismes pragmatiques de la conversation quotidienne : typologie préliminaire et étude contrastive français / japonais des expressions fondées sur le motif de la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kōsuké Hinaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ladreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manon Boucharéchas, Iris Fabry, Marie Peuzin, Roxanne Comotti, Rim Abouwarda, Alexis Ladreyt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13623096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1567,251 +1588,251 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une étude linguistique des unités phraséologiques à fonction pragmatique de la conversation dans une perspective interculturelle entre français et japonais »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analyse pragmatique des structures phraséologiques ritualisées du japonais: « pragmatèmes » et salutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ladreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067070v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse pragmatique des structures phraséologiques ritualisées du japonais: « pragmatèmes » et salutations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Une étude linguistique des unités phraséologiques à fonction pragmatique de la conversation dans une perspective interculturelle entre français et japonais »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ladreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013086v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">日常会話の驚きを表す定形表現について :予備分析</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ladreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université Grenoble Alpes; Université de Tsukuba. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1821,224 +1842,224 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude contrastive de l’emploi de phraséologismes pragmatiques exprimant la colère en français et en japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ladreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aï Kijima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMLF2024 : Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 191, pp.05001, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/202419105001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pragmatèmes de salutation du japonais dans une perspective contrastive avec le français : traitement et typologie du phénomène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ladreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence LTT 2018 - 11es journées du réseau Lexicologie, Terminologie, Traduction à Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique(s) et genre(s) textuel(s) : approches sur corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.289-310, 2020, Lexique(s) et genre(s) textuel(s) : approches sur corpus, 9782813003454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2048,91 +2069,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pragmatèmes d’ouverture et de clôture de l’interaction en japonais dans les romans de Murakami Haruki : une étude de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ladreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-02474386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2142,125 +2163,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phraséologismes des interactions orales : sens, forme(s), usage(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ladreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studii de lingvistică</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (2), https://studiidelingvistica.uoradea.ro/arhiva-ro-13-2-2023.html, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2328,51 +2349,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70F0F65D"/>
+    <w:nsid w:val="3D2B44D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2476,51 +2497,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A27FB402"/>
+    <w:nsid w:val="6ABB776A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2624,51 +2645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8EB0D669"/>
+    <w:nsid w:val="E12F19D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2861,51 +2882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-ladreyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7430-6171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ladreyt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474302v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;suk&#233; Hinai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205342v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#333;suk&#233; Hina&#239;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Paus&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaeyoung Lee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213804009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abouwarda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13622944" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623096" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239; Kijima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419105001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02474386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-ladreyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7430-6171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=qLBOtdgAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474206v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ladreyt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474302v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#244;suk&#233; Hinai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474293v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#333;suk&#233; Hina&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Paus&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaeyoung Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213804009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abouwarda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13622944" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623096" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239; Kijima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419105001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02474386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>