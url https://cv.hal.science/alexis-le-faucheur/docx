--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,291 +368,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a short duration program combining supervised exercises, nutritional advice and therapeutic education in patients with peripheral artery disease: A retrospective cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between exercise transcutaneous oxygen pressure measurements with constant and graded treadmill tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Talbot</w:t>
+                <w:t xml:space="preserve">Cindy Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Lanéelle</w:t>
+                <w:t xml:space="preserve">Adelaïde Guézais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vasdi.2025.06.001⟩</w:t>
+              <w:t xml:space="preserve">Vascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (6), pp.676 - 682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1358863x251379810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158155v1</w:t>
+                <w:t xml:space="preserve">hal-05383871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between exercise transcutaneous oxygen pressure measurements with constant and graded treadmill tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Vannier</w:t>
+                <w:t xml:space="preserve">Effectiveness of a short duration program combining supervised exercises, nutritional advice and therapeutic education in patients with peripheral artery disease: A retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guézais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelaïde Guézais</w:t>
+                <w:t xml:space="preserve">M Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Talbot</w:t>
+                <w:t xml:space="preserve">Damien Lanéelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Bossée-Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (6), pp.676 - 682. </w:t>
+              <w:t xml:space="preserve">Vascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1358863x251379810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vasdi.2025.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383871v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test-retest Reliability and Minimal Detectable Change in Exercise Oximetry in Claudicants</w:t>
               </w:r>
@@ -958,51 +958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Le Pabic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.968213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Metairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Tollenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lanéelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1222,51 +1222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Taoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (2), pp.225-236. </w:t>
@@ -1464,51 +1464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Tollenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lanéelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2000,51 +2000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Tollenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lanéelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,51 +2376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmation of discrepancies between exercise oximetry and American Heart Association post-exercise criteria to diagnose peripheral artery disease in patients with normal ankle-brachial index at rest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Catillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2504,295 +2504,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise testing criteria to diagnose lower extremity peripheral artery disease assessed by computed-tomography angiography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+                <w:t xml:space="preserve">Using Wearable Monitors to Assess Daily Walking Limitations Induced by Ischemic Pain in PAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219082⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (11), pp.1813-1826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02181772v1</w:t>
+                <w:t xml:space="preserve">hal-02179151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Wearable Monitors to Assess Daily Walking Limitations Induced by Ischemic Pain in PAD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+                <w:t xml:space="preserve">Exercise testing criteria to diagnose lower extremity peripheral artery disease assessed by computed-tomography angiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stivalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Paisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukman Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (11), pp.1813-1826. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (6), pp.e0219082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.13511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179151v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02181772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Outdoor Walking Energy Expenditure in Non-Steady-State Conditions</w:t>
               </w:r>
@@ -3010,563 +3010,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical students' proficiency in performance of the resting ankle-brachial index is not sustained at 6 months</w:t>
+                <w:t xml:space="preserve">Atherosclerosis knowledge - diagnosis and management in primary care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Donnou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Stivalet</w:t>
+                <w:t xml:space="preserve">Marie Charasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eunice Paul</w:t>
+                <w:t xml:space="preserve">Charles Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Charasson</w:t>
+                <w:t xml:space="preserve">Emilie Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Hypertension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (3), pp.609-610. </w:t>
+              <w:t xml:space="preserve">VASA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (6), pp.465-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jch.13206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1024/0301-1526/a000727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743765v1</w:t>
+                <w:t xml:space="preserve">hal-01862278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atherosclerosis knowledge - diagnosis and management in primary care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Medical students' proficiency in performance of the resting ankle-brachial index is not sustained at 6 months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Donnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stivalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charasson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VASA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (6), pp.465-470. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (3), pp.609-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1024/0301-1526/a000727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jch.13206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862278v1</w:t>
+                <w:t xml:space="preserve">hal-01743765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to become proficient in performance of the resting ankle-brachial index Results of the first randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Charasson</w:t>
+                <w:t xml:space="preserve">Using GPS, accelerometry and heart rate to predict outdoor graded walking energy expenditure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1358863X17740993⟩</w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.166-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2017.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771419v1</w:t>
+                <w:t xml:space="preserve">hal-01630969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using GPS, accelerometry and heart rate to predict outdoor graded walking energy expenditure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Mahé</w:t>
+                <w:t xml:space="preserve">How to become proficient in performance of the resting ankle-brachial index Results of the first randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Donnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stivalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2017.10.004⟩</w:t>
+              <w:t xml:space="preserve">Vascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), pp.109-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1358863X17740993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630969v1</w:t>
+                <w:t xml:space="preserve">hal-01771419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of respiratory volume from thoracoabdominal breathing distances: comparison of two models of machine learning</w:t>
               </w:r>
@@ -3680,433 +3680,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced classification of ambulatory activities using spectral density distances and heart rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
+                <w:t xml:space="preserve">A minimal resting time of 25 min is needed before measuring stabilized blood pressure in subjects addressed for vascular investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Ge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+                <w:t xml:space="preserve">Emmanuelle Comets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Prioux</w:t>
+                <w:t xml:space="preserve">Aziz Nouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Carrault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Dourmap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34, pp.9--15. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.12893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2016.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-12775-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507628v1</w:t>
+                <w:t xml:space="preserve">hal-01620344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise Oximetry and Exercise Near-infrared Spectroscopy to Assess Peripheral Artery Disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Kaladji</w:t>
+                <w:t xml:space="preserve">Advanced classification of ambulatory activities using spectral density distances and heart rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lederlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/rg.2017160196⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34, pp.9--15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2016.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484974v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimal resting time of 25 min is needed before measuring stabilized blood pressure in subjects addressed for vascular investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Exercise Oximetry and Exercise Near-infrared Spectroscopy to Assess Peripheral Artery Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Kaladji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lederlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.12893. </w:t>
+              <w:t xml:space="preserve">Radiographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (1), pp.363-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-12775-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1148/rg.2017160196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620344v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Of Energy Expenditure Between Continuous Walking And Very Short-Bouts Of Intermittent Walking</w:t>
               </w:r>
@@ -4324,680 +4324,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training to Perform Ankle-Brachial Index: Systematic Review and Perspectives to Improve Teaching and Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.-Y. de Müllenheim</w:t>
+                <w:t xml:space="preserve">Predicting metabolic rate during level and uphill outdoor walking using a low-cost GPS receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Faucheur</w:t>
+                <w:t xml:space="preserve">Rémy Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kaladji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Jaquinandi</w:t>
+                <w:t xml:space="preserve">Audrey Lavenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2015.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (2), pp.577-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00224.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454324v1</w:t>
+                <w:t xml:space="preserve">hal-03643673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Iliac Artery Disease Management: Still Absent in the Update to TASC II (Inter-Society Consensus for the Management of Peripheral Arterial Disease)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+                <w:t xml:space="preserve">Knowledge about ankle-brachial index procedure among residents: being experienced is beneficial but is not enough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Kaladji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of endovascular therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1526602815621757⟩</w:t>
+              <w:t xml:space="preserve">VASA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (1), pp.37-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/0301-1526/a000493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259222v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting metabolic rate during level and uphill outdoor walking using a low-cost GPS receiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training to Perform Ankle-Brachial Index: Systematic Review and Perspectives to Improve Teaching and Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaladji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Dumond</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lavenu</w:t>
+                <w:t xml:space="preserve">V. Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00224.2016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (2), pp.240-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643673v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge about ankle-brachial index procedure among residents: being experienced is beneficial but is not enough</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Kaladji</w:t>
+                <w:t xml:space="preserve">Training to Perform Ankle-Brachial Index: Systematic Review and Perspectives to Improve Teaching and Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaladji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VASA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1024/0301-1526/a000493⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (2), pp.240-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440352v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training to Perform Ankle-Brachial Index: Systematic Review and Perspectives to Improve Teaching and Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+                <w:t xml:space="preserve">Internal Iliac Artery Disease Management: Still Absent in the Update to TASC II (Inter-Society Consensus for the Management of Peripheral Arterial Disease)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Kaladji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2015.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of endovascular therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.233--234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1526602815621757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220638v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of a low-cost global positioning system receiver for estimating grade during outdoor walking</w:t>
               </w:r>
@@ -5009,64 +5009,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves De Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5111,303 +5111,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Interest of Ambulatory Assessment of Physical Activity and Walking Capacity in Peripheral Artery Disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Prioux</w:t>
+                <w:t xml:space="preserve">Knowledge about ankle-brachial index procedure among residents: being experienced is beneficial but is not enough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves De Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Kaladji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12512⟩</w:t>
+              <w:t xml:space="preserve">VASA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (1), pp.37--41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/0301-1526/a000493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237089v1</w:t>
+                <w:t xml:space="preserve">hal-01296775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge about ankle-brachial index procedure among residents: being experienced is beneficial but is not enough</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves De Müllenheim</w:t>
+                <w:t xml:space="preserve">Clinical Interest of Ambulatory Assessment of Physical Activity and Walking Capacity in Peripheral Artery Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VASA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1024/0301-1526/a000493⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (7), pp.716-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296775v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of a low-cost global positioning system receiver for estimating grade during outdoor walking</w:t>
               </w:r>
@@ -5419,64 +5419,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5686,90 +5686,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambulatory Physical Activity Representation and Classification using Spectral Distances Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference On Advances In Biomedical Engineering (icabme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.69--72</w:t>
@@ -5792,633 +5792,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle brachial index teaching: A call for an international action.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Positioning System Use in the Community to Evaluate Improvements in Walking After Revascularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Chaudru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+                <w:t xml:space="preserve">Dominique Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Jaquinandi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 184, pp.489-491. </w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (18), pp.e838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2015.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000000838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134196v1</w:t>
+                <w:t xml:space="preserve">hal-05165745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Positioning System Use in the Community to Evaluate Improvements in Walking After Revascularization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Letter by le faucheur et Al regarding articles, &amp;quot;six-minute walk is a better outcome measure than treadmill walking tests in therapeutic trials of patients with peripheral artery disease&amp;quot; and &amp;quot;the treadmill is a better functional test than the 6-minute walk test in therapeutic trials of patients with peripheral artery disease&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000000838⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131 (15), pp.e406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.114.012389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165745v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter by le faucheur et Al regarding articles, &amp;quot;six-minute walk is a better outcome measure than treadmill walking tests in therapeutic trials of patients with peripheral artery disease&amp;quot; and &amp;quot;the treadmill is a better functional test than the 6-minute walk test in therapeutic trials of patients with peripheral artery disease&amp;quot;.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal Iliac Artery Stenosis: Diagnosis and How to Manage it in 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Kaladji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.114.012389⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2015.00033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146249v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Iliac Artery Stenosis: Diagnosis and How to Manage it in 2015</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Ankle brachial index teaching: A call for an international action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 184, pp.489-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2015.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2015.00033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01255875v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global positioning system use in the community to evaluate improvements in walking after revascularization: a prospective multicenter study with 6-month follow-up in patients with peripheral arterial disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Landron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 94 (18), pp.e838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MD.0000000000000838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151620v1</w:t>
@@ -6429,100 +6429,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter by Le Faucheur et al Regarding Articles, “Six-Minute Walk Is a Better Outcome Measure Than Treadmill Walking Tests in Therapeutic Trials of Patients With Peripheral Artery Disease” and “The Treadmill Is a Better Functional Test Than the 6-Minute Walk Test in Therapeutic Trials of Patients With Peripheral Artery Disease”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.-Y. de Müllenheim</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 131 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.114.012389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454308v1</w:t>
@@ -6533,90 +6533,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability of global positioning system for the assessment of walking ability in patients with arterial claudication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6657,287 +6657,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicabilité du GPS dans l’évaluation des limitations à la marche des claudications artérielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Applicability of global positioning system for the assessment of walking ability in patients with arterial claudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mahe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Abraham</w:t>
+                <w:t xml:space="preserve">Guillaume Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.07.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (4), pp.973-981.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2014.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643684v1</w:t>
+                <w:t xml:space="preserve">hal-04396081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of global positioning system for the assessment of walking ability in patients with arterial claudication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Applicabilité du GPS dans l’évaluation des limitations à la marche des claudications artérielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2014.04.053⟩</w:t>
+              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (5), pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396081v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicabilité du GPS dans l’évaluation des limitations à la marche des claudications artérielles</w:t>
               </w:r>
@@ -6962,87 +6962,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (5), pp.325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396110v1</w:t>
@@ -7053,64 +7053,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutaneous microvascular functional assessment during exercise: a novel approach using laser speckle contrast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7238,51 +7238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Copeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shah Nawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7359,64 +7359,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7493,77 +7493,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carsin-Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Lefthériotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56 (1), pp.281 - 2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7591,295 +7591,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inter- and Intra-Unit Variability of a Low-Cost GPS Data Logger/Receiver to Study Human Outdoor Walking in View of Health and Clinical Studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brisk and prolonged daily walking is needed to outpace the Grim Reaper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031338⟩</w:t>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (jan17 3), pp.e424-e424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.e424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396055v1</w:t>
+                <w:t xml:space="preserve">hal-05578409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Accuracy of a Simple, Low-Cost GPS Data Logger/Receiver to Study Outdoor Human Walking in View of Health and Clinical Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Inter- and Intra-Unit Variability of a Low-Cost GPS Data Logger/Receiver to Study Human Outdoor Walking in View of Health and Clinical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (9), pp.e23027. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023027⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165760v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Global Positioning System to Assess Walking Capacity</w:t>
               </w:r>
@@ -8067,937 +8062,1205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle–Brachial Index and Peripheral Arterial Disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Accuracy of a Simple, Low-Cost GPS Data Logger/Receiver to Study Outdoor Human Walking in View of Health and Clinical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMc0911824⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.e23027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123488v1</w:t>
+                <w:t xml:space="preserve">hal-05165760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and short-term determinants of walking capacity in patients with intermittent claudication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Le Faucheur</w:t>
+                <w:t xml:space="preserve">Ankle–Brachial Index and Peripheral Arterial Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 51 (4), pp.886 - 892. </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 362 (5), pp.470-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2009.10.120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc0911824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408520v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability and short-term determinants of walking capacity in patients with intermittent claudication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sauvaget</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Saumet</w:t>
+                <w:t xml:space="preserve">Jean-Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 51 (4), pp.886-892. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+              <w:t xml:space="preserve">, 2010, 51 (4), pp.886 - 892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvs.2009.10.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165768v1</w:t>
+                <w:t xml:space="preserve">hal-03408520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Walking Distance and Speed in Patients With Peripheral Arterial Disease</w:t>
+                <w:t xml:space="preserve">Variability and short-term determinants of walking capacity in patients with intermittent claudication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.107.725994⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (4), pp.886-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2009.10.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123490v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Human Outdoor Walking with a Low-Cost GPS and Simple Spreadsheet Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endofibrosis in Athletes: Is a Simple Bedside Exercise Helpful or Sufficient for the Diagnosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Saumet</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/mss.0b013e3180cc20c7⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of Sport Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (4), pp.282-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JSM.0b013e3181b20456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165774v1</w:t>
+                <w:t xml:space="preserve">hal-05578408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Arterial Pressure Recordings Improve the Detection of Endofibrosis</w:t>
+                <w:t xml:space="preserve">Measurement of Walking Distance and Speed in Patients With Peripheral Arterial Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/01.mss.0000232021.21361.9c⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 117 (7), pp.897-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.107.725994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165778v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Study of Human Outdoor Walking with a Low-Cost GPS and Simple Spreadsheet Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (9), pp.1570-1578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/mss.0b013e3180cc20c7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous Arterial Pressure Recordings Improve the Detection of Endofibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (11), pp.1889-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/01.mss.0000232021.21361.9c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The physiological response of ankle systolic blood pressure and ankle to brachial index after maximal exercise in athletes is dependent on age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 96 (5), pp.505-510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-005-0105-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9007,147 +9270,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licence STAPS‎ : anatomie, physiologie, biomécanique, neurosciences, entraînement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Keyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, V-233 p., 2024, 978-2-10-085488-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9157,51 +9420,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated event-based algorithm for quantifying daily life ischemic events in peripheral artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Taoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9223,218 +9486,218 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of StepWatchTM and ActiGraphTM wGT3X+ step counts under treadmill walking, outdoor level walking, and daily living conditions in patients with symptomatic peripheral artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the EGNOS feature and environmental conditions on GPS accuracy during outdoor walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9476,73 +9739,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bethesda, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of environmental conditions on GPS accuracy during human walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9551,97 +9814,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9651,51 +9914,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du StepWatch3 à l’ActiGraph wGT3X+ pour la mesure d’indicateurs liés aux pas chez des patients atteints d’une artériopathie oblitérante des membres inférieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9717,110 +9980,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Taoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1e colloque Les rencontres scientifiques de l’IFEPSA ("Sport, Corps, et Evaluation")</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Les Ponts-de-Cé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du ratio temps d’effort : temps de récupération sur la capacité de marche de patients atteints d’une artériopathie oblitérante des membres inférieurs symptomatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9879,73 +10142,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe journées d’études francophones en activités physiques adaptées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between an activity diary and an hip-worn accelerometer to estimate physical activity pattern in peripheral artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9954,249 +10217,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th congress of the Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventilation Estimation from a Chest Strap A Case Study Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Advances in Biomedical Engineering, ICABME 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. pp.8940331, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité clinique d’une nouvelle méthode d’évaluation ambulatoire du temps de marche sans douleur et du temps maximal de marche par couplage de moniteurs d’activité chez des patients artériopathes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10205,159 +10468,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société française de la médecine vasculaire (SFMV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of respiratory volume from thoracoabdominal breathing distances: comparison of two models of machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Gastinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halal Abdul Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10376,113 +10639,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAMPAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bethesda, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Human Ventilation from Thoracoabdominal Breathing Distances: Comparison of Two Models of Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Gastinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halal Abdul Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10501,306 +10764,306 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Applied Human Factors and Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating energy expenditure during outdoor level walking using Global Positioning System or accelerometry in patients with peripheral artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bethesda, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective quantification of walking pain occurences in free-living conditions in peripheral artery disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII World Congress of the International Union of Angiology (IUA) / 15th Annual Congress of the French Society for Vascular Medicine (SFVM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of GPS, accelerometry, and heart rate for estimating metabolic rate during level and uphill outdoor walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10859,323 +11122,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between walking capacity and previous stop duration in patients with peripheral artery disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of GPS, accelerometry and heart rate for estimating metabolic rate during level and uphill outdoor walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Moreau</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 21th annua congress of the European Colege of Sport Sciences "Crossing borders through sport science"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for Sport Science; University Sports; University of Vienna, Jul 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439402v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of GPS, accelerometry and heart rate for estimating metabolic rate during level and uphill outdoor walking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The relationship between walking capacity and previous stop duration in patients with peripheral artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Prioux</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Franconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 21th annua congress of the European Colege of Sport Sciences "Crossing borders through sport science"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Sport Science; University Sports; University of Vienna, Jul 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">21st Annual Congress of the European College of Sport Science (ECSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439345v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between walking capacity and previous stop duration in patients with peripheral artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11184,248 +11447,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Franconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Moreau</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual Congress of the European College of Sport Science (ECSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings of 21th annua congress of the European Colege of Sport Sciences "Crossing borders through sport science"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Sport Science; University Sports; University of Vienna, Jul 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804904v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing free-living walking impairment in peripheral artery disease patients by objectively quantifying walking pain occurence: definition of a methodology using physical activity monitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of recovery duration on walking capacity after a symptom-limited walk in patients with peripheral artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11434,1612 +11697,1612 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Franconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII World Congress of the International Union of Angiology (IUA) / 15th Annual Congress of the French Society for Vascular Medicine (SFVM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of a low-cost commercially available GPS data logger/receiver to estimate the slope during outdoor walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts cliniques de la mesure ambulatoire de l’activité physique et de la capacité de marche dans l’artériopathie oblitérante des membres inférieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jaques Prioux</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès de la Société Française de Médecine Vasculaire (SFMV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+              <w:t xml:space="preserve">14e Congrès de la Société Française de Médecine Vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France. pp.306--307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmv.2015.07.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804841v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts cliniques de la mesure ambulatoire de l’activité physique et de la capacité de marche dans l’artériopathie oblitérante des membres inférieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Prioux</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaques Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès de la Société Française de Médecine Vasculaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+              <w:t xml:space="preserve">14ème congrès de la Société Française de Médecine Vasculaire (SFMV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nancy, France. pp.306-307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmv.2015.07.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198652v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage du géo-positionnement satellitaire, de l’accélérométrie et de la mesure de la fréquence cardiaque dans la détection de différents types d’activités physiques et sédentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dumond</w:t>
+                <w:t xml:space="preserve">Enseignement de l’index de pression systolique : un appel à l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès international de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14e Congrès de la Société Française de Médecine Vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France. pp.306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmv.2015.07.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804855v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement de l’index de pression systolique : un appel à l’action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+                <w:t xml:space="preserve">Couplage du géo-positionnement satellitaire, de l’accélérométrie et de la mesure de la fréquence cardiaque dans la détection de différents types d’activités physiques et sédentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès de la Société Française de Médecine Vasculaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème congrès international de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198650v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of global positioning system and comparison with accelerometry in the estimation of energy expenditure during horizontal and grade walking and running on the field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves De Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Sport Medicine Congress of EFSMA, 6ème congrès commun SFMES &amp; SFTS, Strasbourg, 25-28 septembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of global positioning system and comparison with accelerometry in the estimation of energy expenditure during horizontal and grade walking and running on the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Sport Medicine Congress of EFSMA, 6ème congrès commun SFMES &amp; SFTS, Strasbourg, 25-28 septembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt du géo-positionnement satellitaire dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur : validité et comparaison avec l'accélérométrie.</w:t>
+                <w:t xml:space="preserve">Validité du Géo-Positionnement Satellitaire et comparaison avec l’accélérométrie dans l’estimation de la dépense énergétique lors de la marche et la course en extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque régional RSPDL, Laval, 28-29 novembre 2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Laval, France</w:t>
+              <w:t xml:space="preserve">15ème congrès international de l’Association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159390v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt du géo-positionnement satellitaire dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur : validité et comparaison avec l'accélérométrie.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproductibilité des mesures d’Index de pression systolique de Cheville Après Test d’Effort Maximal (RICATEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque Sport et Recheche en Pays de la Loire, Laval, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Laval, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès International de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396118v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité du Géo-Positionnement Satellitaire et comparaison avec l’accélérométrie dans l’estimation de la dépense énergétique lors de la marche et la course en extérieur</w:t>
+                <w:t xml:space="preserve">Intérêt du géo-positionnement satellitaire dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur : validité et comparaison avec l'accélérométrie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès international de l’Association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">5ème colloque régional RSPDL, Laval, 28-29 novembre 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803970v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductibilité des mesures d’Index de pression systolique de Cheville Après Test d’Effort Maximal (RICATEM)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intérêt du géo-positionnement satellitaire dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur : validité et comparaison avec l'accélérométrie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">5ème colloque Sport et Recheche en Pays de la Loire, Laval, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494047v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité du Géo-Positionnement Satellitaire et comparaison avec l'accélérométrie dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès international de l'ACAPS, Grenoble, 29-21 octobre 2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13049,114 +13312,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hémodynamique Artérielle Périphérique : Evaluation diagnostique et fonctionnelle à l'effort dans deux modèles d'artériopathie des membres inférieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physiologie [q-bio.TO]. Université d'Angers, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00346960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId296"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13303,51 +13566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gu&#233;zais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Senouci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Trihan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2025.12.056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chanteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Houssein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwag080" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talbot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lan&#233;elle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boss&#233;e-Pilon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vasdi.2025.06.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vannier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Gu&#233;zais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Talbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863x251379810" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Tueguem Moyo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2023.09.095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loreaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2024.05.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tollenaere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Metairie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.968213" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796388v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.941600" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J&#233;hannin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Chaudru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Taoum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2020-0499" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc-Petitjean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Donnelly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11247261" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Miossec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guilcher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.699346" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Congnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002587" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaladji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00441.2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stivalet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Paisant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Belabbas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.759666" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.608008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02859928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mah&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Catillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tollenaere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J&#233;hannin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guilcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64276-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02564915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Craughwell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaquinandi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X20902272" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Catillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-020-02360-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02181772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219082" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13511" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177464v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001917" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emily" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gernigon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2017.10.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01743765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Donnou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Paul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charasson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13206" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862278v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Brun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rossignol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000727" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771419v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X17740993" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630969v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dumond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gastinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abdul Rahman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3630-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507628v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Ge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2016.12.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8R51RZ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lederlin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/rg.2017160196" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01620344v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Nouni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dourmap" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12775-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chesnais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Yvard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000518677.22241.c8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397595v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauve" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000004522" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Faucheur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaladji" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jaquinandi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2015.09.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1526602815621757" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643673v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dumond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00224.2016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440352v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000493" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves De M&#252;llenheim" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bickert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/10/1741" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12512" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z5SNQ5X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296775v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440354v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01195737v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouasson-Chailloux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colas-Ribas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noury-Desvaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2015.07.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FR6HM36-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amoud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134196v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaudru" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jaquinandi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2015.03.017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64RGTJKH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fradin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Landron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000000838" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146249v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.114.012389" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2015.00033" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454308v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147018v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2014.04.053" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643684v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.07.037" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396081v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396110v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845965v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-012-1215-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G27D8Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403990v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tew" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copeland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2012.02.073" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvaget" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031338" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404093v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carsin-Mahe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2012.02.059" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396055v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaget" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165760v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leftheriotis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023027" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396073v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182341ce0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02471799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123488v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc0911824" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408520v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Saumet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2009.10.120" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165768v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Saumet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouy&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.107.725994" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165774v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0b013e3180cc20c7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165778v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000232021.21361.9c" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123480v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-0105-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RLDHCN2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123221v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Keyser" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805405v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805019v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804939v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804863v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805289v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805321v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805039v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472485v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ge" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940331" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805220v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05470189v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halal Abdul Rahman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05470207v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804924v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804881v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804911v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439402v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Franconnet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439345v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804904v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804870v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804891v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804827v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804841v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Prioux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2015.07.088" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804855v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumond" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198650v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2015.07.087" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159373v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396125v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159390v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396118v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gernigon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494047v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159396v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346960v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gu&#233;zais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Senouci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Trihan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2025.12.056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chanteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Houssein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwag080" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383871v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vannier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Gu&#233;zais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Talbot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863x251379810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talbot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lan&#233;elle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boss&#233;e-Pilon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vasdi.2025.06.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Tueguem Moyo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2023.09.095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loreaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2024.05.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tollenaere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Metairie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.968213" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796388v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.941600" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J&#233;hannin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Chaudru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Taoum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2020-0499" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc-Petitjean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Donnelly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11247261" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Miossec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guilcher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.699346" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Congnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002587" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaladji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00441.2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stivalet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Paisant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Belabbas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.759666" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.608008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02859928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mah&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Catillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tollenaere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J&#233;hannin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guilcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64276-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02564915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Craughwell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaquinandi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X20902272" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Catillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-020-02360-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179151v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13511" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02181772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219082" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177464v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001917" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emily" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gernigon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2017.10.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charasson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rossignol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000727" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01743765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Donnou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Paul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13206" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771419v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X17740993" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dumond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gastinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abdul Rahman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3630-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01620344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Nouni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dourmap" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12775-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507628v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Ge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2016.12.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8R51RZ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lederlin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/rg.2017160196" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chesnais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Yvard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000518677.22241.c8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397595v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauve" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000004522" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dumond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00224.2016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000493" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220638v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaladji" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jaquinandi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2015.09.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Faucheur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259222v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1526602815621757" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves De M&#252;llenheim" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bickert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/10/1741" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12512" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z5SNQ5X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440354v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01195737v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouasson-Chailloux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colas-Ribas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noury-Desvaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2015.07.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FR6HM36-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amoud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fradin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Landron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000000838" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146249v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.114.012389" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255875v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2015.00033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaudru" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jaquinandi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2015.03.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64RGTJKH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454308v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147018v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2014.04.053" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396081v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.07.037" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396110v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845965v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-012-1215-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G27D8Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403990v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tew" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copeland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2012.02.073" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvaget" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031338" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404093v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carsin-Mahe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2012.02.059" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578409v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.e424" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-GJVNR031-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaget" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396073v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182341ce0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02471799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165760v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leftheriotis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123488v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc0911824" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408520v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Saumet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2009.10.120" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165768v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Saumet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578408v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vielle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JSM.0b013e3181b20456" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123490v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouy&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.107.725994" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165774v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0b013e3180cc20c7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165778v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000232021.21361.9c" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123480v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-0105-5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RLDHCN2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123221v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Keyser" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805405v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805019v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804939v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804863v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805289v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805321v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805039v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472485v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrault" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940331" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805220v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05470189v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halal Abdul Rahman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05470207v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804924v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804881v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804911v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439345v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804904v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Franconnet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moreau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439402v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804870v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804891v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804827v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198652v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2015.07.088" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804841v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Prioux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198650v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2015.07.087" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804855v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumond" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159373v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396125v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803970v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494047v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159390v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396118v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gernigon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159396v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>