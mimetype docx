--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2876,6541 +2876,9511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using GPS, accelerometry and heart rate to predict outdoor graded walking energy expenditure</w:t>
+                <w:t xml:space="preserve">Atherosclerosis knowledge - diagnosis and management in primary care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Y. de Müllenheim</w:t>
+                <w:t xml:space="preserve">Marie Charasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chaudru</w:t>
+                <w:t xml:space="preserve">Charles Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Emily</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Mahé</w:t>
+                <w:t xml:space="preserve">Emilie Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2017.10.004⟩</w:t>
+              <w:t xml:space="preserve">VASA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (6), pp.465-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/0301-1526/a000727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454343v1</w:t>
+                <w:t xml:space="preserve">hal-01862278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atherosclerosis knowledge - diagnosis and management in primary care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Medical students' proficiency in performance of the resting ankle-brachial index is not sustained at 6 months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Donnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stivalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charasson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VASA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1024/0301-1526/a000727⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (3), pp.609-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jch.13206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862278v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical students' proficiency in performance of the resting ankle-brachial index is not sustained at 6 months</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">How to become proficient in performance of the resting ankle-brachial index Results of the first randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Donnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stivalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jch.13206⟩</w:t>
+              <w:t xml:space="preserve">Vascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), pp.109-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1358863X17740993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743765v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using GPS, accelerometry and heart rate to predict outdoor graded walking energy expenditure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (2), pp.166-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsams.2017.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to become proficient in performance of the resting ankle-brachial index Results of the first randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Charasson</w:t>
+                <w:t xml:space="preserve">Estimation of respiratory volume from thoracoabdominal breathing distances: comparison of two models of machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Gastinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1358863X17740993⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (8), pp.1533--1555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3630-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771419v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of respiratory volume from thoracoabdominal breathing distances: comparison of two models of machine learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remy Dumond</w:t>
+                <w:t xml:space="preserve">Advanced classification of ambulatory activities using spectral density distances and heart rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Gastinger</w:t>
+                <w:t xml:space="preserve">Di Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Quinton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 117 (8), pp.1533--1555. </w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34, pp.9--15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-017-3630-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2016.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585982v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimal resting time of 25 min is needed before measuring stabilized blood pressure in subjects addressed for vascular investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exercise Oximetry and Exercise Near-infrared Spectroscopy to Assess Peripheral Artery Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Kaladji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lederlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-12775-9⟩</w:t>
+              <w:t xml:space="preserve">Radiographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (1), pp.363-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/rg.2017160196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620344v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced classification of ambulatory activities using spectral density distances and heart rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
+                <w:t xml:space="preserve">A minimal resting time of 25 min is needed before measuring stabilized blood pressure in subjects addressed for vascular investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Comets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Ge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+                <w:t xml:space="preserve">Aziz Nouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Prioux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Dourmap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2016.12.018⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.12893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-12775-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01507628v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise Oximetry and Exercise Near-infrared Spectroscopy to Assess Peripheral Artery Disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison Of Energy Expenditure Between Continuous Walking And Very Short-Bouts Of Intermittent Walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Yvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/rg.2017160196⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (5), pp.638-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/01.mss.0000518677.22241.c8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484974v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Of Energy Expenditure Between Continuous Walking And Very Short-Bouts Of Intermittent Walking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exercise transcutaneous oxygen pressure measurement has good sensitivity and specificity to detect lower extremity arterial stenosis assessed by computed tomography angiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/01.mss.0000518677.22241.c8⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (36), pp.347-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000004522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671804v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise transcutaneous oxygen pressure measurement has good sensitivity and specificity to detect lower extremity arterial stenosis assessed by computed tomography angiography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting metabolic rate during level and uphill outdoor walking using a low-cost GPS receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Koch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+                <w:t xml:space="preserve">Audrey Lavenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000004522⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (2), pp.577-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00224.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397595v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting metabolic rate during level and uphill outdoor walking using a low-cost GPS receiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training to Perform Ankle-Brachial Index: Systematic Review and Perspectives to Improve Teaching and Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaladji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Dumond</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lavenu</w:t>
+                <w:t xml:space="preserve">V. Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00224.2016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (2), pp.240-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643673v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge about ankle-brachial index procedure among residents: being experienced is beneficial but is not enough</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+                <w:t xml:space="preserve">Internal Iliac Artery Disease Management: Still Absent in the Update to TASC II (Inter-Society Consensus for the Management of Peripheral Arterial Disease)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Kaladji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VASA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1024/0301-1526/a000493⟩</w:t>
+              <w:t xml:space="preserve">Journal of endovascular therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.233--234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1526602815621757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440352v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training to Perform Ankle-Brachial Index: Systematic Review and Perspectives to Improve Teaching and Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+                <w:t xml:space="preserve">Accuracy of a low-cost global positioning system receiver for estimating grade during outdoor walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves De Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kaladji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Jaquinandi</w:t>
+                <w:t xml:space="preserve">Sandrine Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2015.09.005⟩</w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (10), pp.1741--1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/37/10/1741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220638v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training to Perform Ankle-Brachial Index: Systematic Review and Perspectives to Improve Teaching and Learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Jaquinandi</w:t>
+                <w:t xml:space="preserve">Knowledge about ankle-brachial index procedure among residents: being experienced is beneficial but is not enough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves De Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Kaladji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VASA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (1), pp.37--41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/0301-1526/a000493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2015.09.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04454324v1</w:t>
+                <w:t xml:space="preserve">hal-01296775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Iliac Artery Disease Management: Still Absent in the Update to TASC II (Inter-Society Consensus for the Management of Peripheral Arterial Disease)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Kaladji</w:t>
+                <w:t xml:space="preserve">Clinical Interest of Ambulatory Assessment of Physical Activity and Walking Capacity in Peripheral Artery Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of endovascular therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (7), pp.716-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1526602815621757⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01259222v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of a low-cost global positioning system receiver for estimating grade during outdoor walking</w:t>
+                <w:t xml:space="preserve">Test-retest Reliability of GPS derived Measurements in Patients with Claudication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves De Müllenheim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+                <w:t xml:space="preserve">M. Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bickert</w:t>
+                <w:t xml:space="preserve">A. Fouasson-Chailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colas-Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/37/10/1741⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (5), pp.623-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2015.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397598v1</w:t>
+                <w:t xml:space="preserve">hal-01195737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge about ankle-brachial index procedure among residents: being experienced is beneficial but is not enough</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Kaladji</w:t>
+                <w:t xml:space="preserve">Ambulatory Physical Activity Representation and Classification using Spectral Distances Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Amoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VASA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 International Conference On Advances In Biomedical Engineering (icabme)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.69--72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296775v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Interest of Ambulatory Assessment of Physical Activity and Walking Capacity in Peripheral Artery Disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Prioux</w:t>
+                <w:t xml:space="preserve">Global Positioning System Use in the Community to Evaluate Improvements in Walking After Revascularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12512⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (18), pp.e838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000000838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01237089v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of a low-cost global positioning system receiver for estimating grade during outdoor walking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Letter by le faucheur et Al regarding articles, &amp;quot;six-minute walk is a better outcome measure than treadmill walking tests in therapeutic trials of patients with peripheral artery disease&amp;quot; and &amp;quot;the treadmill is a better functional test than the 6-minute walk test in therapeutic trials of patients with peripheral artery disease&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/37/10/1741⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131 (15), pp.e406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.114.012389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440354v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test-retest Reliability of GPS derived Measurements in Patients with Claudication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Noury-Desvaux</w:t>
+                <w:t xml:space="preserve">Internal Iliac Artery Stenosis: Diagnosis and How to Manage it in 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Kaladji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2015.07.009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2015.00033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01195737v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambulatory Physical Activity Representation and Classification using Spectral Distances Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ankle brachial index teaching: A call for an international action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference On Advances In Biomedical Engineering (icabme)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 184, pp.489-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2015.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380115v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Positioning System Use in the Community to Evaluate Improvements in Walking After Revascularization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Global positioning system use in the community to evaluate improvements in walking after revascularization: a prospective multicenter study with 6-month follow-up in patients with peripheral arterial disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Landron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 94 (18), pp.e838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MD.0000000000000838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165745v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter by le faucheur et Al regarding articles, &amp;quot;six-minute walk is a better outcome measure than treadmill walking tests in therapeutic trials of patients with peripheral artery disease&amp;quot; and &amp;quot;the treadmill is a better functional test than the 6-minute walk test in therapeutic trials of patients with peripheral artery disease&amp;quot;.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+                <w:t xml:space="preserve">Letter by Le Faucheur et al Regarding Articles, “Six-Minute Walk Is a Better Outcome Measure Than Treadmill Walking Tests in Therapeutic Trials of Patients With Peripheral Artery Disease” and “The Treadmill Is a Better Functional Test Than the 6-Minute Walk Test in Therapeutic Trials of Patients With Peripheral Artery Disease”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 131 (15), pp.e406. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+              <w:t xml:space="preserve">, 2015, 131 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.114.012389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146249v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Iliac Artery Stenosis: Diagnosis and How to Manage it in 2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applicability of global positioning system for the assessment of walking ability in patients with arterial claudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2015.00033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (4), pp.973--981.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2014.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255875v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle brachial index teaching: A call for an international action.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+                <w:t xml:space="preserve">Applicability of global positioning system for the assessment of walking ability in patients with arterial claudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Jaquinandi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 184, pp.489-491. </w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (4), pp.973-981.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2015.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2014.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01134196v1</w:t>
+                <w:t xml:space="preserve">hal-04396081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global positioning system use in the community to evaluate improvements in walking after revascularization: a prospective multicenter study with 6-month follow-up in patients with peripheral arterial disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Applicabilité du GPS dans l’évaluation des limitations à la marche des claudications artérielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000000838⟩</w:t>
+              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (5), pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151620v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter by Le Faucheur et al Regarding Articles, “Six-Minute Walk Is a Better Outcome Measure Than Treadmill Walking Tests in Therapeutic Trials of Patients With Peripheral Artery Disease” and “The Treadmill Is a Better Functional Test Than the 6-Minute Walk Test in Therapeutic Trials of Patients With Peripheral Artery Disease”</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Mahé</w:t>
+                <w:t xml:space="preserve">Applicabilité du GPS dans l’évaluation des limitations à la marche des claudications artérielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.114.012389⟩</w:t>
+              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (5), pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454308v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of global positioning system for the assessment of walking ability in patients with arterial claudication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Gernigon</w:t>
+                <w:t xml:space="preserve">Cutaneous microvascular functional assessment during exercise: a novel approach using laser speckle contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2014.04.053⟩</w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 465, pp.451-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-012-1215-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147018v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of global positioning system for the assessment of walking ability in patients with arterial claudication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Feasibility and validity of self-reported walking capacity in patients with intermittent claudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Copeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shah Nawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 60 (4), pp.973-981.e1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2014.04.053⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 57 (5), pp.1227 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2012.02.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396081v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicabilité du GPS dans l’évaluation des limitations à la marche des claudications artérielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">The inter- and intra-unit variability of a low-cost GPS data logger/receiver to study human outdoor walking in view of health and clinical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.07.037⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643684v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicabilité du GPS dans l’évaluation des limitations à la marche des claudications artérielles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Abraham</w:t>
+                <w:t xml:space="preserve">Simple routine assessment of dietary pattern in patients with peripheral artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carsin-Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lefthériotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.07.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (1), pp.281 - 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2012.02.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396110v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous microvascular functional assessment during exercise: a novel approach using laser speckle contrast imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Brisk and prolonged daily walking is needed to outpace the Grim Reaper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00424-012-1215-7⟩</w:t>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (jan17 3), pp.e424-e424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.e424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845965v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and validity of self-reported walking capacity in patients with intermittent claudication</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">The Inter- and Intra-Unit Variability of a Low-Cost GPS Data Logger/Receiver to Study Human Outdoor Walking in View of Health and Clinical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shah Nawaz</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2012.02.073⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403990v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inter- and intra-unit variability of a low-cost GPS data logger/receiver to study human outdoor walking in view of health and clinical studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Using Global Positioning System to Assess Walking Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031338⟩</w:t>
+              <w:t xml:space="preserve">Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (24), pp.2101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182341ce0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404130v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple routine assessment of dietary pattern in patients with peripheral artery disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Using Global Positioning System to Assess Walking Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2012.02.059⟩</w:t>
+              <w:t xml:space="preserve">Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (24), pp.2101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182341ce0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404093v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brisk and prolonged daily walking is needed to outpace the Grim Reaper</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Accuracy of a Simple, Low-Cost GPS Data Logger/Receiver to Study Outdoor Human Walking in View of Health and Clinical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British medical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmj.e424⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.e23027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05578409v1</w:t>
+                <w:t xml:space="preserve">hal-05165760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inter- and Intra-Unit Variability of a Low-Cost GPS Data Logger/Receiver to Study Human Outdoor Walking in View of Health and Clinical Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
+                <w:t xml:space="preserve">Ankle–Brachial Index and Peripheral Arterial Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031338⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 362 (5), pp.470-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc0911824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396055v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Global Positioning System to Assess Walking Capacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+                <w:t xml:space="preserve">Variability and short-term determinants of walking capacity in patients with intermittent claudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182341ce0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (4), pp.886 - 892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2009.10.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396073v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Global Positioning System to Assess Walking Capacity</w:t>
+                <w:t xml:space="preserve">Variability and short-term determinants of walking capacity in patients with intermittent claudication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182341ce0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (4), pp.886-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2009.10.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471799v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Accuracy of a Simple, Low-Cost GPS Data Logger/Receiver to Study Outdoor Human Walking in View of Health and Clinical Studies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Endofibrosis in Athletes: Is a Simple Bedside Exercise Helpful or Sufficient for the Diagnosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023027⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of Sport Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (4), pp.282-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JSM.0b013e3181b20456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165760v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle–Brachial Index and Peripheral Arterial Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of Walking Distance and Speed in Patients With Peripheral Arterial Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMc0911824⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 117 (7), pp.897-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.107.725994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123488v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and short-term determinants of walking capacity in patients with intermittent claudication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Saumet</w:t>
+                <w:t xml:space="preserve">Study of Human Outdoor Walking with a Low-Cost GPS and Simple Spreadsheet Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2009.10.120⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (9), pp.1570-1578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/mss.0b013e3180cc20c7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408520v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and short-term determinants of walking capacity in patients with intermittent claudication</w:t>
+                <w:t xml:space="preserve">Simultaneous Arterial Pressure Recordings Improve the Detection of Endofibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2009.10.120⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (11), pp.1889-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/01.mss.0000232021.21361.9c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165768v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endofibrosis in Athletes: Is a Simple Bedside Exercise Helpful or Sufficient for the Diagnosis?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The physiological response of ankle systolic blood pressure and ankle to brachial index after maximal exercise in athletes is dependent on age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Leftheriotis</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of Sport Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/JSM.0b013e3181b20456⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 96 (5), pp.505-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-005-0105-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578408v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validité des accéléromètres et des méthodes d'analyse pour l'évaluation des périodes de marche en vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Faity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21e congrès international de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Walking Distance and Speed in Patients With Peripheral Arterial Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Saumet</w:t>
+                <w:t xml:space="preserve">Comparaison du StepWatch3 à l’ActiGraph wGT3X+ pour la mesure d’indicateurs liés aux pas chez des patients atteints d’une artériopathie oblitérante des membres inférieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Taoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05123490v1</w:t>
+              <w:t xml:space="preserve">1e colloque Les rencontres scientifiques de l’IFEPSA ("Sport, Corps, et Evaluation")</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Les Ponts-de-Cé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Human Outdoor Walking with a Low-Cost GPS and Simple Spreadsheet Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Saumet</w:t>
+                <w:t xml:space="preserve">Effet du ratio temps d’effort : temps de récupération sur la capacité de marche de patients atteints d’une artériopathie oblitérante des membres inférieurs symptomatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Kaladji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05165774v1</w:t>
+              <w:t xml:space="preserve">XXe journées d’études francophones en activités physiques adaptées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Arterial Pressure Recordings Improve the Detection of Endofibrosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between an activity diary and an hip-worn accelerometer to estimate physical activity pattern in peripheral artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05165778v1</w:t>
+              <w:t xml:space="preserve">18th congress of the Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physiological response of ankle systolic blood pressure and ankle to brachial index after maximal exercise in athletes is dependent on age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ventilation Estimation from a Chest Strap A Case Study Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">5th International Conference on Advances in Biomedical Engineering, ICABME 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. pp.8940331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05123480v1</w:t>
+                <w:t xml:space="preserve">hal-02472485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validité clinique d’une nouvelle méthode d’évaluation ambulatoire du temps de marche sans douleur et du temps maximal de marche par couplage de moniteurs d’activité chez des patients artériopathes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème congrès de la Société française de la médecine vasculaire (SFMV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of respiratory volume from thoracoabdominal breathing distances: comparison of two models of machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Gastinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halal Abdul Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAMPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bethesda, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of Human Ventilation from Thoracoabdominal Breathing Distances: Comparison of Two Models of Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Gastinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halal Abdul Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Applied Human Factors and Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Los Angeles, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating energy expenditure during outdoor level walking using Global Positioning System or accelerometry in patients with peripheral artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bethesda, MA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objective quantification of walking pain occurences in free-living conditions in peripheral artery disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVII World Congress of the International Union of Angiology (IUA) / 15th Annual Congress of the French Society for Vascular Medicine (SFVM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of GPS, accelerometry, and heart rate for estimating metabolic rate during level and uphill outdoor walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bickert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st Annual Congress of the European College of Sport Science (ECSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of GPS, accelerometry and heart rate for estimating metabolic rate during level and uphill outdoor walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of 21th annua congress of the European Colege of Sport Sciences "Crossing borders through sport science"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Sport Science; University Sports; University of Vienna, Jul 2016, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The relationship between walking capacity and previous stop duration in patients with peripheral artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Franconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st Annual Congress of the European College of Sport Science (ECSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The relationship between walking capacity and previous stop duration in patients with peripheral artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Franconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of 21th annua congress of the European Colege of Sport Sciences "Crossing borders through sport science"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Sport Science; University Sports; University of Vienna, Jul 2016, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing free-living walking impairment in peripheral artery disease patients by objectively quantifying walking pain occurence: definition of a methodology using physical activity monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st Annual Congress of the European College of Sport Science (ECSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of recovery duration on walking capacity after a symptom-limited walk in patients with peripheral artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Franconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVII World Congress of the International Union of Angiology (IUA) / 15th Annual Congress of the French Society for Vascular Medicine (SFVM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accuracy of a low-cost commercially available GPS data logger/receiver to estimate the slope during outdoor walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bickert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Limerick, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêts cliniques de la mesure ambulatoire de l’activité physique et de la capacité de marche dans l’artériopathie oblitérante des membres inférieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaques Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème congrès de la Société Française de Médecine Vasculaire (SFMV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nancy, France. pp.306-307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmv.2015.07.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêts cliniques de la mesure ambulatoire de l’activité physique et de la capacité de marche dans l’artériopathie oblitérante des membres inférieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Congrès de la Société Française de Médecine Vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France. pp.306--307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmv.2015.07.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement de l’index de pression systolique : un appel à l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Congrès de la Société Française de Médecine Vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France. pp.306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmv.2015.07.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couplage du géo-positionnement satellitaire, de l’accélérométrie et de la mesure de la fréquence cardiaque dans la détection de différents types d’activités physiques et sédentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème congrès international de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validity of global positioning system and comparison with accelerometry in the estimation of energy expenditure during horizontal and grade walking and running on the field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves De Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Sport Medicine Congress of EFSMA, 6ème congrès commun SFMES &amp; SFTS, Strasbourg, 25-28 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validity of global positioning system and comparison with accelerometry in the estimation of energy expenditure during horizontal and grade walking and running on the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Sport Medicine Congress of EFSMA, 6ème congrès commun SFMES &amp; SFTS, Strasbourg, 25-28 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt du géo-positionnement satellitaire dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur : validité et comparaison avec l'accélérométrie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème colloque régional RSPDL, Laval, 28-29 novembre 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Laval, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt du géo-positionnement satellitaire dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur : validité et comparaison avec l'accélérométrie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème colloque Sport et Recheche en Pays de la Loire, Laval, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Laval, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validité du Géo-Positionnement Satellitaire et comparaison avec l’accélérométrie dans l’estimation de la dépense énergétique lors de la marche et la course en extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème congrès international de l’Association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reproductibilité des mesures d’Index de pression systolique de Cheville Après Test d’Effort Maximal (RICATEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès International de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validité du Géo-Positionnement Satellitaire et comparaison avec l'accélérométrie dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème congrès international de l'ACAPS, Grenoble, 29-21 octobre 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licence STAPS‎ : anatomie, physiologie, biomécanique, neurosciences, entraînement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Keyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, V-233 p., 2024, 978-2-10-085488-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9420,51 +12390,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated event-based algorithm for quantifying daily life ischemic events in peripheral artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Taoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9523,73 +12493,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of StepWatchTM and ActiGraphTM wGT3X+ step counts under treadmill walking, outdoor level walking, and daily living conditions in patients with symptomatic peripheral artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9631,73 +12601,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the EGNOS feature and environmental conditions on GPS accuracy during outdoor walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9739,73 +12709,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bethesda, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of environmental conditions on GPS accuracy during human walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9860,3566 +12830,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804863v1</w:t>
-              </w:r>
-[...3396 lines deleted...]
-                <w:t xml:space="preserve">hal-01159396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hémodynamique Artérielle Périphérique : Evaluation diagnostique et fonctionnelle à l'effort dans deux modèles d'artériopathie des membres inférieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physiologie [q-bio.TO]. Université d'Angers, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00346960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13566,51 +13138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gu&#233;zais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Senouci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Trihan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2025.12.056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chanteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Houssein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwag080" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383871v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vannier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Gu&#233;zais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Talbot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863x251379810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talbot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lan&#233;elle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boss&#233;e-Pilon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vasdi.2025.06.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Tueguem Moyo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2023.09.095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loreaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2024.05.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tollenaere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Metairie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.968213" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796388v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.941600" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J&#233;hannin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Chaudru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Taoum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2020-0499" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc-Petitjean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Donnelly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11247261" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Miossec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guilcher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.699346" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Congnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002587" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaladji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00441.2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stivalet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Paisant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Belabbas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.759666" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.608008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02859928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mah&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Catillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tollenaere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J&#233;hannin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guilcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64276-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02564915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Craughwell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaquinandi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X20902272" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Catillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-020-02360-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179151v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13511" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02181772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219082" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177464v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001917" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emily" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gernigon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2017.10.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charasson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rossignol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000727" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01743765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Donnou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Paul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13206" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771419v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X17740993" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dumond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gastinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abdul Rahman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3630-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01620344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Nouni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dourmap" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12775-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507628v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Ge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2016.12.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8R51RZ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lederlin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/rg.2017160196" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chesnais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Yvard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000518677.22241.c8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397595v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauve" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000004522" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dumond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00224.2016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000493" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220638v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaladji" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jaquinandi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2015.09.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Faucheur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259222v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1526602815621757" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves De M&#252;llenheim" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bickert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/10/1741" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12512" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z5SNQ5X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440354v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01195737v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouasson-Chailloux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colas-Ribas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noury-Desvaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2015.07.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FR6HM36-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amoud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fradin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Landron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000000838" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146249v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.114.012389" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255875v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2015.00033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaudru" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jaquinandi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2015.03.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64RGTJKH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454308v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147018v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2014.04.053" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396081v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.07.037" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396110v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845965v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-012-1215-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G27D8Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403990v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tew" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copeland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2012.02.073" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvaget" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031338" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404093v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carsin-Mahe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2012.02.059" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578409v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.e424" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-GJVNR031-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaget" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396073v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182341ce0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02471799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165760v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leftheriotis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123488v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc0911824" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408520v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Saumet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2009.10.120" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165768v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Saumet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578408v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vielle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JSM.0b013e3181b20456" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123490v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouy&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.107.725994" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165774v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0b013e3180cc20c7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165778v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000232021.21361.9c" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123480v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-0105-5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RLDHCN2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123221v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Keyser" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805405v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805019v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804939v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804863v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805289v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805321v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805039v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472485v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrault" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940331" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805220v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05470189v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halal Abdul Rahman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05470207v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804924v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804881v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804911v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439345v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804904v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Franconnet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moreau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439402v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804870v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804891v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804827v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198652v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2015.07.088" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804841v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Prioux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198650v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2015.07.087" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804855v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumond" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159373v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396125v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803970v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494047v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159390v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396118v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gernigon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159396v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gu&#233;zais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Senouci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Trihan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2025.12.056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chanteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Houssein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwag080" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383871v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vannier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Gu&#233;zais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Talbot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863x251379810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talbot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lan&#233;elle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boss&#233;e-Pilon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vasdi.2025.06.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Tueguem Moyo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2023.09.095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loreaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2024.05.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tollenaere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Metairie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.968213" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796388v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.941600" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J&#233;hannin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Chaudru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Taoum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2020-0499" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc-Petitjean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Donnelly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11247261" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Miossec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guilcher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.699346" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Congnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002587" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaladji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00441.2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stivalet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Paisant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Belabbas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.759666" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.608008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02859928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mah&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Catillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tollenaere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J&#233;hannin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guilcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64276-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02564915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Craughwell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaquinandi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X20902272" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Catillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-020-02360-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179151v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13511" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02181772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219082" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177464v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001917" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charasson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Brun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rossignol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000727" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01743765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Donnou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Paul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13206" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X17740993" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630969v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2017.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dumond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gastinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abdul Rahman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3630-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Ge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2016.12.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8R51RZ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lederlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/rg.2017160196" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01620344v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Nouni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dourmap" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12775-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671804v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chesnais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Yvard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000518677.22241.c8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397595v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000004522" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643673v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dumond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00224.2016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaladji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jaquinandi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2015.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1526602815621757" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves De M&#252;llenheim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bickert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/10/1741" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296775v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000493" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12512" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z5SNQ5X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01195737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gernigon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouasson-Chailloux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colas-Ribas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noury-Desvaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2015.07.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FR6HM36-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amoud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165745v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fradin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Landron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000000838" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146249v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.114.012389" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255875v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2015.00033" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134196v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaudru" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jaquinandi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2015.03.017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64RGTJKH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151620v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454308v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Faucheur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2014.04.053" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396081v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643684v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.07.037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396110v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845965v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-012-1215-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G27D8Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403990v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tew" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copeland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2012.02.073" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404130v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvaget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031338" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404093v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carsin-Mahe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2012.02.059" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578409v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.e424" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-GJVNR031-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396055v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaget" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396073v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182341ce0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02471799v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165760v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leftheriotis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023027" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123488v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc0911824" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408520v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Saumet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2009.10.120" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165768v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Saumet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578408v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vielle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JSM.0b013e3181b20456" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123490v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouy&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.107.725994" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0b013e3180cc20c7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165778v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000232021.21361.9c" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123480v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-0105-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RLDHCN2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586671v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805289v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805321v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805039v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472485v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ge" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940331" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805220v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05470189v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halal Abdul Rahman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05470207v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804924v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804881v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439345v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804904v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Franconnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moreau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439402v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804870v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804891v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804827v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804841v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Prioux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2015.07.088" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198652v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198650v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2015.07.087" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804855v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumond" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159373v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396125v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159390v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396118v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gernigon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803970v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494047v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159396v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123221v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Keyser" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805405v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805019v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346960v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>