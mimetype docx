--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1030,1034 +1030,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplification of ankle-brachial-index measurement using Doppler-waveform classification in symptomatic patients suspected of lower extremity artery disease</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multicenter, Investigator-Blinded, Randomized Controlled Trial to Assess the Efficacy of Calf Neuromuscular Electrical Stimulation Program on Walking Performance in Peripheral Artery Disease: The ELECTRO-PAD Study Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Le Pabic</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blanc-Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Donnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.941600⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (24), pp.7261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11247261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796388v2</w:t>
+                <w:t xml:space="preserve">hal-03927137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agreement Between StepWatch3 and ActiGraph wGT3X+ for Measuring Step-Based Metrics in People With Peripheral Artery Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jéhannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Taoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (2), pp.225-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/japa.2020-0499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicenter, Investigator-Blinded, Randomized Controlled Trial to Assess the Efficacy of Calf Neuromuscular Electrical Stimulation Program on Walking Performance in Peripheral Artery Disease: The ELECTRO-PAD Study Protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplification of ankle-brachial-index measurement using Doppler-waveform classification in symptomatic patients suspected of lower extremity artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Metairie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Tollenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lanéelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alan Donnelly</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Le Pabic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (24), pp.7261. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.941600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11247261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.941600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927137v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796388v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Arterial Doppler Waveforms Are Independently Associated With Maximal Walking Distance in Suspected Peripheral Artery Disease Patients (vol 8, 608008, 2021)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Activity Monitors Accuracy in Assessing Intermittent Outdoor Walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Taoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaig Miossec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Lanéelle</w:t>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guilcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Metairie</w:t>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.699346⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (6), pp.1303-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280403v1</w:t>
+                <w:t xml:space="preserve">hal-03190738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Activity Monitors Accuracy in Assessing Intermittent Outdoor Walking</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum: Arterial Doppler Waveforms Are Independently Associated With Maximal Walking Distance in Suspected Peripheral Artery Disease Patients (vol 8, 608008, 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Congnard</w:t>
+                <w:t xml:space="preserve">Annaig Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Tollenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lanéelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Emily</w:t>
+                <w:t xml:space="preserve">Antoine Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Metairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (6), pp.1303-1314. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.699346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190738v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should I stay or should I go now?Recovery time effect on walking capacity in symptomatic peripheral artery disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of Exercise Testing Criteria to Diagnose Lower Extremity Peripheral Artery Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Rouvière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+                <w:t xml:space="preserve">Olivier Stivalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Kaladji</w:t>
+                <w:t xml:space="preserve">Anita Paisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology Respiratory Environmental and Exercise Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00441.2020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.759666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.759666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246582v1</w:t>
+                <w:t xml:space="preserve">hal-03510804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Exercise Testing Criteria to Diagnose Lower Extremity Peripheral Artery Disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anita Paisant</w:t>
+                <w:t xml:space="preserve">Should I stay or should I go now?Recovery time effect on walking capacity in symptomatic peripheral artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihia Belabbas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+                <w:t xml:space="preserve">Laurent Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Landreau</w:t>
+                <w:t xml:space="preserve">Adrien Kaladji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.759666. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology Respiratory Environmental and Exercise Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (1), pp.207-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.759666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00441.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510804v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arterial Doppler Waveforms Are Independently Associated With Maximal Walking Distance in Suspected Peripheral Artery Disease Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Tollenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lanéelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Metairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2242,90 +2242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review of lower extremity electrical stimulation for treatment of walking impairment in peripheral artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jéhannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghan Craughwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loukman Omarjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Donnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2415,64 +2415,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Catillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Tollenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stivalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 472 (3), pp.321-322. </w:t>
@@ -2504,399 +2504,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Wearable Monitors to Assess Daily Walking Limitations Induced by Ischemic Pain in PAD</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Estimating Outdoor Walking Energy Expenditure in Non-Steady-State Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Klein</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (11), pp.1813-1826. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (7), pp.1566-1566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.13511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179151v1</w:t>
+                <w:t xml:space="preserve">hal-02177464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise testing criteria to diagnose lower extremity peripheral artery disease assessed by computed-tomography angiography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+                <w:t xml:space="preserve">Using Wearable Monitors to Assess Daily Walking Limitations Induced by Ischemic Pain in PAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219082⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (11), pp.1813-1826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02181772v1</w:t>
+                <w:t xml:space="preserve">hal-02179151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Outdoor Walking Energy Expenditure in Non-Steady-State Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+                <w:t xml:space="preserve">Exercise testing criteria to diagnose lower extremity peripheral artery disease assessed by computed-tomography angiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stivalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Paisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukman Omarjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (7), pp.1566-1566. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (6), pp.e0219082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177464v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02181772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atherosclerosis knowledge - diagnosis and management in primary care</w:t>
               </w:r>
@@ -3029,64 +3029,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical students' proficiency in performance of the resting ankle-brachial index is not sustained at 6 months</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Donnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stivalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,64 +3163,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to become proficient in performance of the resting ankle-brachial index Results of the first randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Donnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stivalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3284,77 +3284,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using GPS, accelerometry and heart rate to predict outdoor graded walking energy expenditure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3412,191 +3412,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of respiratory volume from thoracoabdominal breathing distances: comparison of two models of machine learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A minimal resting time of 25 min is needed before measuring stabilized blood pressure in subjects addressed for vascular investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Dumond</w:t>
+                <w:t xml:space="preserve">Emmanuelle Comets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Gastinger</w:t>
+                <w:t xml:space="preserve">Aziz Nouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Quinton</w:t>
+                <w:t xml:space="preserve">Caroline Dourmap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-017-3630-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.12893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-12775-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585982v1</w:t>
+                <w:t xml:space="preserve">hal-01620344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced classification of ambulatory activities using spectral density distances and heart rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3658,100 +3658,100 @@
                 <w:t xml:space="preserve">⟨10.1016/j.bspc.2016.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise Oximetry and Exercise Near-infrared Spectroscopy to Assess Peripheral Artery Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Kaladji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3818,2200 +3818,2200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimal resting time of 25 min is needed before measuring stabilized blood pressure in subjects addressed for vascular investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+                <w:t xml:space="preserve">Comparison Of Energy Expenditure Between Continuous Walking And Very Short-Bouts Of Intermittent Walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Comets</w:t>
+                <w:t xml:space="preserve">Nolwenn Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Nouni</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Yvard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-12775-9⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (5), pp.638-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/01.mss.0000518677.22241.c8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620344v1</w:t>
+                <w:t xml:space="preserve">hal-01671804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Of Energy Expenditure Between Continuous Walking And Very Short-Bouts Of Intermittent Walking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of respiratory volume from thoracoabdominal breathing distances: comparison of two models of machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Gastinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Yvard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (5), pp.638-638. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (8), pp.1533--1555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/01.mss.0000518677.22241.c8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3630-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671804v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise transcutaneous oxygen pressure measurement has good sensitivity and specificity to detect lower extremity arterial stenosis assessed by computed tomography angiography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+                <w:t xml:space="preserve">Internal Iliac Artery Disease Management: Still Absent in the Update to TASC II (Inter-Society Consensus for the Management of Peripheral Arterial Disease)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Kaladji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000004522⟩</w:t>
+              <w:t xml:space="preserve">Journal of endovascular therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.233--234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1526602815621757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397595v1</w:t>
+                <w:t xml:space="preserve">hal-01259222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting metabolic rate during level and uphill outdoor walking using a low-cost GPS receiver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Training to Perform Ankle-Brachial Index: Systematic Review and Perspectives to Improve Teaching and Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lavenu</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaladji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00224.2016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (2), pp.240-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643673v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training to Perform Ankle-Brachial Index: Systematic Review and Perspectives to Improve Teaching and Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Predicting metabolic rate during level and uphill outdoor walking using a low-cost GPS receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Jaquinandi</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lavenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2015.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (2), pp.577-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00224.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220638v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Iliac Artery Disease Management: Still Absent in the Update to TASC II (Inter-Society Consensus for the Management of Peripheral Arterial Disease)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accuracy of a low-cost global positioning system receiver for estimating grade during outdoor walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves De Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bickert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of endovascular therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (1), pp.233--234. </w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (10), pp.1741--1756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1526602815621757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/37/10/1741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259222v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of a low-cost global positioning system receiver for estimating grade during outdoor walking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Knowledge about ankle-brachial index procedure among residents: being experienced is beneficial but is not enough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves De Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bickert</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Kaladji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/37/10/1741⟩</w:t>
+              <w:t xml:space="preserve">VASA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (1), pp.37--41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/0301-1526/a000493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397598v1</w:t>
+                <w:t xml:space="preserve">hal-01296775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge about ankle-brachial index procedure among residents: being experienced is beneficial but is not enough</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves De Müllenheim</w:t>
+                <w:t xml:space="preserve">Clinical Interest of Ambulatory Assessment of Physical Activity and Walking Capacity in Peripheral Artery Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VASA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1024/0301-1526/a000493⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (7), pp.716-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296775v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Interest of Ambulatory Assessment of Physical Activity and Walking Capacity in Peripheral Artery Disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Prioux</w:t>
+                <w:t xml:space="preserve">Exercise transcutaneous oxygen pressure measurement has good sensitivity and specificity to detect lower extremity arterial stenosis assessed by computed tomography angiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12512⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (36), pp.347-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000004522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01237089v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test-retest Reliability of GPS derived Measurements in Patients with Claudication</w:t>
+                <w:t xml:space="preserve">Ankle brachial index teaching: A call for an international action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gernigon</w:t>
+                <w:t xml:space="preserve">S Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fouasson-Chailloux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2015.07.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 184, pp.489-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2015.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195737v1</w:t>
+                <w:t xml:space="preserve">hal-01134196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambulatory Physical Activity Representation and Classification using Spectral Distances Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Letter by le faucheur et Al regarding articles, &amp;quot;six-minute walk is a better outcome measure than treadmill walking tests in therapeutic trials of patients with peripheral artery disease&amp;quot; and &amp;quot;the treadmill is a better functional test than the 6-minute walk test in therapeutic trials of patients with peripheral artery disease&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference On Advances In Biomedical Engineering (icabme)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131 (15), pp.e406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.114.012389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380115v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Positioning System Use in the Community to Evaluate Improvements in Walking After Revascularization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Gernigon</w:t>
+                <w:t xml:space="preserve">Internal Iliac Artery Stenosis: Diagnosis and How to Manage it in 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Kaladji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000000838⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2015.00033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165745v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter by le faucheur et Al regarding articles, &amp;quot;six-minute walk is a better outcome measure than treadmill walking tests in therapeutic trials of patients with peripheral artery disease&amp;quot; and &amp;quot;the treadmill is a better functional test than the 6-minute walk test in therapeutic trials of patients with peripheral artery disease&amp;quot;.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Positioning System Use in the Community to Evaluate Improvements in Walking After Revascularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.114.012389⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (18), pp.e838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000000838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146249v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Iliac Artery Stenosis: Diagnosis and How to Manage it in 2015</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+                <w:t xml:space="preserve">Letter by Le Faucheur et al Regarding Articles, “Six-Minute Walk Is a Better Outcome Measure Than Treadmill Walking Tests in Therapeutic Trials of Patients With Peripheral Artery Disease” and “The Treadmill Is a Better Functional Test Than the 6-Minute Walk Test in Therapeutic Trials of Patients With Peripheral Artery Disease”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2015.00033⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.114.012389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255875v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle brachial index teaching: A call for an international action.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+                <w:t xml:space="preserve">Global positioning system use in the community to evaluate improvements in walking after revascularization: a prospective multicenter study with 6-month follow-up in patients with peripheral arterial disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2015.03.017⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (18), pp.e838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000000838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01134196v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global positioning system use in the community to evaluate improvements in walking after revascularization: a prospective multicenter study with 6-month follow-up in patients with peripheral arterial disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Landron</w:t>
+                <w:t xml:space="preserve">Ambulatory Physical Activity Representation and Classification using Spectral Distances Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Amoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 International Conference On Advances In Biomedical Engineering (icabme)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.69--72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151620v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter by Le Faucheur et al Regarding Articles, “Six-Minute Walk Is a Better Outcome Measure Than Treadmill Walking Tests in Therapeutic Trials of Patients With Peripheral Artery Disease” and “The Treadmill Is a Better Functional Test Than the 6-Minute Walk Test in Therapeutic Trials of Patients With Peripheral Artery Disease”</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Test-retest Reliability of GPS derived Measurements in Patients with Claudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouasson-Chailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colas-Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.114.012389⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (5), pp.623-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2015.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454308v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability of global positioning system for the assessment of walking ability in patients with arterial claudication</w:t>
               </w:r>
@@ -6023,490 +6023,490 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 60 (4), pp.973--981.e1. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+              <w:t xml:space="preserve">, 2014, 60 (4), pp.973-981.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvs.2014.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147018v1</w:t>
+                <w:t xml:space="preserve">hal-04396081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of global positioning system for the assessment of walking ability in patients with arterial claudication</w:t>
+                <w:t xml:space="preserve">Applicabilité du GPS dans l’évaluation des limitations à la marche des claudications artérielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2014.04.053⟩</w:t>
+              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (5), pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396081v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicabilité du GPS dans l’évaluation des limitations à la marche des claudications artérielles</w:t>
+                <w:t xml:space="preserve">Applicability of global positioning system for the assessment of walking ability in patients with arterial claudication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Abraham</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (4), pp.973--981.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2014.04.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.07.037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03643684v1</w:t>
+                <w:t xml:space="preserve">hal-01147018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicabilité du GPS dans l’évaluation des limitations à la marche des claudications artérielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (5), pp.325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396110v1</w:t>
@@ -6530,51 +6530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutaneous microvascular functional assessment during exercise: a novel approach using laser speckle contrast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6791,360 +6791,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inter- and intra-unit variability of a low-cost GPS data logger/receiver to study human outdoor walking in view of health and clinical studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Simple routine assessment of dietary pattern in patients with peripheral artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carsin-Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Gernigon</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lefthériotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (1), pp.281 - 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2012.02.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404130v1</w:t>
+                <w:t xml:space="preserve">hal-03404093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple routine assessment of dietary pattern in patients with peripheral artery disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">The inter- and intra-unit variability of a low-cost GPS data logger/receiver to study human outdoor walking in view of health and clinical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Le Faucheur</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Lefthériotis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 56 (1), pp.281 - 2. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2012.02.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404093v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brisk and prolonged daily walking is needed to outpace the Grim Reaper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British medical journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 344 (jan17 3), pp.e424-e424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7190,64 +7190,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Inter- and Intra-Unit Variability of a Low-Cost GPS Data Logger/Receiver to Study Human Outdoor Walking in View of Health and Clinical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7269,790 +7269,790 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), pp.e31338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0031338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Global Positioning System to Assess Walking Capacity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">The Accuracy of a Simple, Low-Cost GPS Data Logger/Receiver to Study Outdoor Human Walking in View of Health and Clinical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182341ce0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.e23027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396073v1</w:t>
+                <w:t xml:space="preserve">hal-05165760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Global Positioning System to Assess Walking Capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (24), pp.2101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182341ce0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Accuracy of a Simple, Low-Cost GPS Data Logger/Receiver to Study Outdoor Human Walking in View of Health and Clinical Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Using Global Positioning System to Assess Walking Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (24), pp.2101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182341ce0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05165760v1</w:t>
+                <w:t xml:space="preserve">hal-04396073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle–Brachial Index and Peripheral Arterial Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability and short-term determinants of walking capacity in patients with intermittent claudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMc0911824⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (4), pp.886-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2009.10.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123488v1</w:t>
+                <w:t xml:space="preserve">hal-05165768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability and short-term determinants of walking capacity in patients with intermittent claudication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (4), pp.886 - 892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvs.2009.10.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and short-term determinants of walking capacity in patients with intermittent claudication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ankle–Brachial Index and Peripheral Arterial Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2009.10.120⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 362 (5), pp.470-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc0911824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165768v1</w:t>
+                <w:t xml:space="preserve">hal-05123488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endofibrosis in Athletes: Is a Simple Bedside Exercise Helpful or Sufficient for the Diagnosis?</w:t>
               </w:r>
@@ -8064,77 +8064,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Journal of Sport Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (4), pp.282-286. </w:t>
@@ -8185,90 +8185,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Walking Distance and Speed in Patients With Peripheral Arterial Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 117 (7), pp.897-904. </w:t>
@@ -8319,90 +8319,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Human Outdoor Walking with a Low-Cost GPS and Simple Spreadsheet Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (9), pp.1570-1578. </w:t>
@@ -8453,90 +8453,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Arterial Pressure Recordings Improve the Detection of Endofibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38 (11), pp.1889-1894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8583,90 +8583,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physiological response of ankle systolic blood pressure and ankle to brachial index after maximal exercise in athletes is dependent on age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 96 (5), pp.505-510. </w:t>
@@ -8856,90 +8856,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du StepWatch3 à l’ActiGraph wGT3X+ pour la mesure d’indicateurs liés aux pas chez des patients atteints d’une artériopathie oblitérante des membres inférieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Taoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8981,103 +8981,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du ratio temps d’effort : temps de récupération sur la capacité de marche de patients atteints d’une artériopathie oblitérante des membres inférieurs symptomatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Kaladji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe journées d’études francophones en activités physiques adaptées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Caen, France</w:t>
@@ -9119,64 +9119,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between an activity diary and an hip-worn accelerometer to estimate physical activity pattern in peripheral artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9227,51 +9227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventilation Estimation from a Chest Strap A Case Study Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9370,64 +9370,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité clinique d’une nouvelle méthode d’évaluation ambulatoire du temps de marche sans douleur et du temps maximal de marche par couplage de moniteurs d’activité chez des patients artériopathes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9472,320 +9472,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of respiratory volume from thoracoabdominal breathing distances: comparison of two models of machine learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Estimation of Human Ventilation from Thoracoabdominal Breathing Distances: Comparison of Two Models of Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Gastinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halal Abdul Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAMPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bethesda, United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on Applied Human Factors and Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470189v1</w:t>
+                <w:t xml:space="preserve">hal-05470207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Human Ventilation from Thoracoabdominal Breathing Distances: Comparison of Two Models of Machine Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Estimation of respiratory volume from thoracoabdominal breathing distances: comparison of two models of machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Gastinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halal Abdul Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Applied Human Factors and Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">ICAMPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bethesda, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470207v1</w:t>
+                <w:t xml:space="preserve">hal-05470189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating energy expenditure during outdoor level walking using Global Positioning System or accelerometry in patients with peripheral artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9830,1330 +9830,1330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective quantification of walking pain occurences in free-living conditions in peripheral artery disease patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The relationship between walking capacity and previous stop duration in patients with peripheral artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Franconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII World Congress of the International Union of Angiology (IUA) / 15th Annual Congress of the French Society for Vascular Medicine (SFVM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Proceedings of 21th annua congress of the European Colege of Sport Sciences "Crossing borders through sport science"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Sport Science; University Sports; University of Vienna, Jul 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804881v1</w:t>
+                <w:t xml:space="preserve">hal-01439402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of GPS, accelerometry, and heart rate for estimating metabolic rate during level and uphill outdoor walking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">The relationship between walking capacity and previous stop duration in patients with peripheral artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bickert</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Franconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804911v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of GPS, accelerometry and heart rate for estimating metabolic rate during level and uphill outdoor walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 21th annua congress of the European Colege of Sport Sciences "Crossing borders through sport science"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for Sport Science; University Sports; University of Vienna, Jul 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between walking capacity and previous stop duration in patients with peripheral artery disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Assessing free-living walking impairment in peripheral artery disease patients by objectively quantifying walking pain occurence: definition of a methodology using physical activity monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Moreau</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804904v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between walking capacity and previous stop duration in patients with peripheral artery disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Effect of recovery duration on walking capacity after a symptom-limited walk in patients with peripheral artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Franconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Franconnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Moreau</w:t>
+                <w:t xml:space="preserve">Romain Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 21th annua congress of the European Colege of Sport Sciences "Crossing borders through sport science"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Sport Science; University Sports; University of Vienna, Jul 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">XXVII World Congress of the International Union of Angiology (IUA) / 15th Annual Congress of the French Society for Vascular Medicine (SFVM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439402v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing free-living walking impairment in peripheral artery disease patients by objectively quantifying walking pain occurence: definition of a methodology using physical activity monitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Comparison of GPS, accelerometry, and heart rate for estimating metabolic rate during level and uphill outdoor walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804870v1</w:t>
+                <w:t xml:space="preserve">hal-04804911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of recovery duration on walking capacity after a symptom-limited walk in patients with peripheral artery disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Objective quantification of walking pain occurences in free-living conditions in peripheral artery disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Moreau</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII World Congress of the International Union of Angiology (IUA) / 15th Annual Congress of the French Society for Vascular Medicine (SFVM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804891v1</w:t>
+                <w:t xml:space="preserve">hal-04804881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of a low-cost commercially available GPS data logger/receiver to estimate the slope during outdoor walking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Intérêts cliniques de la mesure ambulatoire de l’activité physique et de la capacité de marche dans l’artériopathie oblitérante des membres inférieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14e Congrès de la Société Française de Médecine Vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France. pp.306--307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmv.2015.07.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804827v1</w:t>
+                <w:t xml:space="preserve">hal-01198652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts cliniques de la mesure ambulatoire de l’activité physique et de la capacité de marche dans l’artériopathie oblitérante des membres inférieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaques Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès de la Société Française de Médecine Vasculaire (SFMV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nancy, France. pp.306-307, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmv.2015.07.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts cliniques de la mesure ambulatoire de l’activité physique et de la capacité de marche dans l’artériopathie oblitérante des membres inférieurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Couplage du géo-positionnement satellitaire, de l’accélérométrie et de la mesure de la fréquence cardiaque dans la détection de différents types d’activités physiques et sédentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès de la Société Française de Médecine Vasculaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème congrès international de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198652v1</w:t>
+                <w:t xml:space="preserve">hal-04804855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement de l’index de pression systolique : un appel à l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11171,533 +11171,529 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès de la Société Française de Médecine Vasculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nancy, France. pp.306, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmv.2015.07.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage du géo-positionnement satellitaire, de l’accélérométrie et de la mesure de la fréquence cardiaque dans la détection de différents types d’activités physiques et sédentaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Accuracy of a low-cost commercially available GPS data logger/receiver to estimate the slope during outdoor walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès international de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804855v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of global positioning system and comparison with accelerometry in the estimation of energy expenditure during horizontal and grade walking and running on the field.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathan Caron</w:t>
+                <w:t xml:space="preserve">Reproductibilité des mesures d’Index de pression systolique de Cheville Après Test d’Effort Maximal (RICATEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Sport Medicine Congress of EFSMA, 6ème congrès commun SFMES &amp; SFTS, Strasbourg, 25-28 septembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès International de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159373v1</w:t>
+                <w:t xml:space="preserve">hal-05494047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of global positioning system and comparison with accelerometry in the estimation of energy expenditure during horizontal and grade walking and running on the field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validité du Géo-Positionnement Satellitaire et comparaison avec l’accélérométrie dans l’estimation de la dépense énergétique lors de la marche et la course en extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Sport Medicine Congress of EFSMA, 6ème congrès commun SFMES &amp; SFTS, Strasbourg, 25-28 septembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">15ème congrès international de l’Association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396125v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du géo-positionnement satellitaire dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur : validité et comparaison avec l'accélérométrie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque régional RSPDL, Laval, 28-29 novembre 2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Laval, France</w:t>
@@ -11726,64 +11722,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du géo-positionnement satellitaire dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur : validité et comparaison avec l'accélérométrie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11845,398 +11841,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité du Géo-Positionnement Satellitaire et comparaison avec l’accélérométrie dans l’estimation de la dépense énergétique lors de la marche et la course en extérieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Validité du Géo-Positionnement Satellitaire et comparaison avec l'accélérométrie dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès international de l’Association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15ème congrès international de l'ACAPS, Grenoble, 29-21 octobre 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803970v1</w:t>
+                <w:t xml:space="preserve">hal-01159396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductibilité des mesures d’Index de pression systolique de Cheville Après Test d’Effort Maximal (RICATEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Congnard</w:t>
+                <w:t xml:space="preserve">Validity of global positioning system and comparison with accelerometry in the estimation of energy expenditure during horizontal and grade walking and running on the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8th European Sport Medicine Congress of EFSMA, 6ème congrès commun SFMES &amp; SFTS, Strasbourg, 25-28 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494047v1</w:t>
+                <w:t xml:space="preserve">hal-04396125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité du Géo-Positionnement Satellitaire et comparaison avec l'accélérométrie dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Validity of global positioning system and comparison with accelerometry in the estimation of energy expenditure during horizontal and grade walking and running on the field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves De Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès international de l'ACAPS, Grenoble, 29-21 octobre 2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8th European Sport Medicine Congress of EFSMA, 6ème congrès commun SFMES &amp; SFTS, Strasbourg, 25-28 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159396v1</w:t>
+                <w:t xml:space="preserve">hal-01159373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12280,51 +12280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Keyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12404,90 +12404,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated event-based algorithm for quantifying daily life ischemic events in peripheral artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Taoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12529,64 +12529,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of StepWatchTM and ActiGraphTM wGT3X+ step counts under treadmill walking, outdoor level walking, and daily living conditions in patients with symptomatic peripheral artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12650,77 +12650,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the EGNOS feature and environmental conditions on GPS accuracy during outdoor walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bethesda, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12758,90 +12758,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of environmental conditions on GPS accuracy during human walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13138,51 +13138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gu&#233;zais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Senouci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Trihan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2025.12.056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chanteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Houssein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwag080" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383871v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vannier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Gu&#233;zais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Talbot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863x251379810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talbot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lan&#233;elle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boss&#233;e-Pilon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vasdi.2025.06.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Tueguem Moyo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2023.09.095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loreaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2024.05.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tollenaere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Metairie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.968213" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796388v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.941600" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J&#233;hannin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Chaudru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Taoum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2020-0499" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc-Petitjean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Donnelly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11247261" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Miossec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guilcher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.699346" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Congnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002587" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaladji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00441.2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stivalet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Paisant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Belabbas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.759666" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.608008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02859928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mah&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Catillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tollenaere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J&#233;hannin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guilcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64276-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02564915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Craughwell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaquinandi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X20902272" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Catillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-020-02360-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179151v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13511" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02181772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219082" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177464v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001917" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charasson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Brun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rossignol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000727" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01743765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Donnou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Paul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13206" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X17740993" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630969v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2017.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dumond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gastinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abdul Rahman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3630-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Ge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2016.12.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8R51RZ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lederlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/rg.2017160196" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01620344v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Nouni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dourmap" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12775-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671804v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chesnais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Yvard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000518677.22241.c8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397595v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000004522" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643673v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dumond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00224.2016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaladji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jaquinandi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2015.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1526602815621757" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves De M&#252;llenheim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bickert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/10/1741" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296775v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000493" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12512" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z5SNQ5X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01195737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gernigon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouasson-Chailloux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colas-Ribas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noury-Desvaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2015.07.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FR6HM36-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amoud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165745v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fradin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Landron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000000838" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146249v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.114.012389" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255875v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2015.00033" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134196v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaudru" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jaquinandi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2015.03.017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64RGTJKH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151620v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454308v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Faucheur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2014.04.053" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396081v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643684v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.07.037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396110v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845965v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-012-1215-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G27D8Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403990v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tew" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copeland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2012.02.073" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404130v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvaget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031338" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404093v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carsin-Mahe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2012.02.059" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578409v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.e424" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-GJVNR031-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396055v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaget" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396073v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182341ce0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02471799v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165760v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leftheriotis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023027" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123488v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc0911824" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408520v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Saumet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2009.10.120" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165768v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Saumet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578408v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vielle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JSM.0b013e3181b20456" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123490v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouy&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.107.725994" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0b013e3180cc20c7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165778v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000232021.21361.9c" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123480v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-0105-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RLDHCN2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586671v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805289v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805321v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805039v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472485v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ge" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940331" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805220v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05470189v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halal Abdul Rahman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05470207v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804924v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804881v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439345v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804904v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Franconnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moreau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439402v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804870v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804891v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804827v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804841v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Prioux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2015.07.088" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198652v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198650v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2015.07.087" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804855v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumond" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159373v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396125v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159390v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396118v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gernigon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803970v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494047v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159396v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123221v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Keyser" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805405v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805019v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346960v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gu&#233;zais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Senouci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Trihan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2025.12.056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chanteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Houssein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwag080" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383871v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vannier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Gu&#233;zais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Talbot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863x251379810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talbot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lan&#233;elle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boss&#233;e-Pilon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vasdi.2025.06.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Tueguem Moyo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2023.09.095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loreaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2024.05.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tollenaere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Metairie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.968213" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc-Petitjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Donnelly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11247261" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J&#233;hannin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Chaudru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Taoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2020-0499" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796388v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.941600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Congnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002587" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Miossec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guilcher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.699346" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510804v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stivalet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Paisant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Belabbas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.759666" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246582v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaladji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00441.2020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.608008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02859928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mah&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Catillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tollenaere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J&#233;hannin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guilcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64276-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02564915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Craughwell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaquinandi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X20902272" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Catillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-020-02360-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001917" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13511" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02181772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219082" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charasson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Brun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rossignol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000727" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01743765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Donnou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Paul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13206" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X17740993" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630969v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2017.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01620344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Nouni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dourmap" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12775-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abdul Rahman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Ge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2016.12.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8R51RZ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lederlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/rg.2017160196" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chesnais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Yvard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000518677.22241.c8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01585982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dumond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gastinger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3630-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259222v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1526602815621757" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220638v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaladji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jaquinandi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2015.09.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dumond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00224.2016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves De M&#252;llenheim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bickert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/10/1741" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296775v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0301-1526/a000493" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12512" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z5SNQ5X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauve" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000004522" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134196v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaudru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jaquinandi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2015.03.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64RGTJKH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146249v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.114.012389" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2015.00033" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165745v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fradin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Landron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000000838" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454308v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Faucheur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151620v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amoud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01195737v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gernigon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouasson-Chailloux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colas-Ribas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noury-Desvaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2015.07.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FR6HM36-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396081v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2014.04.053" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643684v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.07.037" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147018v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396110v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845965v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-012-1215-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G27D8Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403990v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tew" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copeland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2012.02.073" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404093v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carsin-Mahe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2012.02.059" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404130v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvaget" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031338" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578409v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.e424" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-GJVNR031-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396055v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaget" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165760v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leftheriotis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02471799v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182341ce0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396073v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165768v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Saumet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2009.10.120" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408520v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Saumet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123488v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc0911824" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578408v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vielle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JSM.0b013e3181b20456" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123490v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouy&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.107.725994" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0b013e3180cc20c7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165778v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000232021.21361.9c" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123480v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-0105-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RLDHCN2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586671v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805289v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805321v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805039v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472485v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ge" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940331" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805220v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05470207v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halal Abdul Rahman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05470189v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804924v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439402v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Franconnet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804904v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moreau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439345v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804870v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804891v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804911v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804881v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198652v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2015.07.088" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Prioux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804855v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumond" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198650v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2015.07.087" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804827v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494047v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803970v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159390v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396118v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gernigon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159396v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396125v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159373v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123221v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Keyser" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805405v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805019v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346960v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>