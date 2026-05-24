--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -66,4816 +66,4816 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédiction par intelligence artificielle de l’efficacité des traitements des glioblastomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Desmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre G. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Normandes de Recherche Biomédicale (JNRb)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial intelligence prediction of the effectiveness of glioblastoma treatments based on pre-treatment MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie N. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Desmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre G. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AI in oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segmentation automatique des métastases cérébrales sur IRM et obtention des critères RANO-BM grâce à l’IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loise Dessoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre G. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Normandes de Recherche Biomédicale (JNRb)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early characterization and prediction of glioblastoma and brain metastases treatment efficacy using medical imaging-based radiomic and artificial intelligence algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dessoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Normandes de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early characterization and prediction of glioblastoma and brain metastases treatment efficacy using medical imaging-based radiomic and artificial intelligence algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dessoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early characterization and prediction of glioblastoma and brain metastases treatment efficacy using medical imaging-based radiomic and artificial intelligence algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïse Dessoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'École Doctorale Normande de Biologie Intégrative, Santé, Environnement (JED nBISE). 26ème édition : La santé et l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Caen, France. , Frontiers in Oncology, 15 (1497195), 11 p., 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2025.1497195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-Modal Divergence-Weighted Distillation for Vision-Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youva Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The British Machine Vision Conference (BMVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Accuracy and Efficiency in Budget-Aware Early-Exiting Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inclusive Easy-to-Read Generation for Individuals with Cognitive Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ledoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Artificial Intelligence (EurAI); Italian Association for Artificial Intelligence (AIxIA), Oct 2025, Bologne, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683503v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive Easy-to-Read Generation for Individuals with Cognitive Impairments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Balancing Accuracy and Efficiency in Budget-Aware Early-Exiting Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youva Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Kolkota, India. pp.17-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78172-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175510v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating Cognitive Accessibility with LLMs: A Multi-Task Approach to Easy-to-Read Text Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ledoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Conference on Empirical Methods in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2025, Suzhou, China, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive Easy-to-Read Text Generation for Individuals with Cognitive Impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ledoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Suzhou, France. pp.11782-11808, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/FAIA251224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNETRSal: Saliency Prediction with Hybrid Transformer-Based Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azamat Kaibaldiyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Chahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Tokyo (JP), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conflict-Guided Evidential Multimodal Fusion for Semantic Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Deregnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Laghmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Tucson (AZ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Preserving Transformers for Sequences of SPD Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Seraphim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association For Signal Processing (EURASIP), Aug 2024, Lyon, France. pp.1451-1455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appariement d'images d'oeuvres d'Art avec descriptions textuelles variées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Karine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Chahir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint CAP and RFIAP 2024 Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Jul 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l'intelligence artificielle en imagerie médicale pour la prédiction de l'efficacité des traitements des glioblastomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie N. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre G. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Desmonts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle de l'axe 3 "Imagerie et adaptation thérapeutique" du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Sleep Stage Classification on EEG Signals Using Time-Frequency Representation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fusion multimodale centrale RGB-polarimétrique pour l'analyse de scènes routières dans des conditions météorologiques dégradées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Deregnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Laghmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lechervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ainouz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19è journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Carqueiranne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249277v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse automatique de l'état de sommeil sur données EEG par utilisation de Transformers et de matrices de covariance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Automatic Sleep Stage Classification on EEG Signals Using Time-Frequency Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Seraphim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Igor Gaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Colloque ORASIS (ORASIS 2023) :, journées francophones des jeunes chercheurs en vision par ordinateur,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Portoroz, Slovenia. pp.250-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34344-5_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055874v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse automatique de l'état de sommeil sur données EEG par utilisation de Transformers et de matrices de covariance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Seraphim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">19ème Colloque ORASIS (ORASIS 2023) :, journées francophones des jeunes chercheurs en vision par ordinateur,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Informatique et Systèmes UMR7020, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219302v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055874v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Sequences of EEG Covariance Matrices for Automated Sleep Stage Scoring with Attention Mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Analyse automatique de l'état de sommeil sur données EEG par utilisation de Transformers et de matrices de covariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Seraphim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216925v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Exit Resource-Efficient Neural Architecture for Image Classification with Optimized Fusion Block</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Temporal Sequences of EEG Covariance Matrices for Automated Sleep Stage Scoring with Attention Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Seraphim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE/CVF International Conference on Computer Vision (ICCV) Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Limassol, Cyprus. pp.67-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44240-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181149v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion multimodale centrale RGB-polarimétrique pour l'analyse de scènes routières dans des conditions météorologiques dégradées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Ainouz</w:t>
+                <w:t xml:space="preserve">Multi-Exit Resource-Efficient Neural Architecture for Image Classification with Optimized Fusion Block</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youva Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19è journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE/CVF International Conference on Computer Vision (ICCV) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1486-1491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080716v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Vision and Language Representations for Patch-based Identification of Lexico-Semantic Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anubhav Jangra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th ACM International Conference on Multimedia (ACM MM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. pp.4406-4415, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3503161.3548299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un algorithme de machine learning de resampling sur les radiomiques en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique Santé et Sciences du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un algorithme de machine learning de resampling sur les radiomiques en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valable Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du débruitage par intelligence artificiel sur les radiomics extrait d’examen PET au FDG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Weyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Batalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de la SFPM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, e-congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un algorithme de machine learning de resampling sur les radiomiques en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th edition of the Cancéropôle Grand Ouest workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Neural Text Style Transfer by Introducing Loss Function Sequentiality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinmay Rane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asif Ekbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to classify materials using Mueller imaging polarimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leporcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourteenth International Conference on Quality Control by Artificial Vision (QCAV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mulhouse, France. pp.111720Z, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2516351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Occam’s Razor View on Learning Audiovisual Emotion Recognition with Small Training Sets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">RPNet: an End-to-End Network for Relative Camera Pose Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann En</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI (EmotiW) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Boulder, Colorado, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854019v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CentralNet: a Multilayer Approach for Multimodal Fusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">An Occam’s Razor View on Learning Audiovisual Emotion Recognition with Small Training Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Kervadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision Workshops: Multimodal Learning and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ICMI (EmotiW) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Boulder, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858560v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TS-NET: COMBINING MODALITY SPECIFIC AND COMMON FEATURES FOR MULTIMODAL PATCH MATCHING</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">CentralNet: a Multilayer Approach for Multimodal Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE International Conference on Image Processing, Oct 2018, Athens, Greece</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision Workshops: Multimodal Learning and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804551v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAKE: Compact and Accurate K-dimensional representation of Emotion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">TS-NET: COMBINING MODALITY SPECIFIC AND COMMON FEATURES FOR MULTIMODAL PATCH MATCHING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann En</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis for Human Facial and Activity Recognition (BMVC Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr. Zhaojie Ju, Sep 2018, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE International Conference on Image Processing, Oct 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849908v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPNet: an End-to-End Network for Relative Camera Pose Estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">CAKE: Compact and Accurate K-dimensional representation of Emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Kervadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Image Analysis for Human Facial and Activity Recognition (BMVC Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr. Zhaojie Ju, Sep 2018, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879117v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MLBoost Revisited: A Faster Metric Learning Algorithm for Identity-Based Face Retrieval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A JOINT LEARNING APPROACH FOR CROSS DOMAIN AGE ESTIMATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Bhattarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMVC: British Machine Vision Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354994v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A JOINT LEARNING APPROACH FOR CROSS DOMAIN AGE ESTIMATION</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">MLBoost Revisited: A Faster Metric Learning Algorithm for Identity-Based Face Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">BMVC: British Machine Vision Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301390v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosted Metric Learning for Efficient Identity-Based Face Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th British Machine Vision Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Swansea, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5244/C.29.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting Kernel Combination for multi-class image categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear kernel combination using boosting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting actif pour la recherche interactive d'images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Active Boosting for interactive object retrieval.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Turkey. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520319v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Boosting for interactive object retrieval.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Boosting actif pour la recherche interactive d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Turkey. pp.1</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...770 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2025.1497195⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04684026v1</w:t>
+                <w:t xml:space="preserve">hal-00520319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4893,130 +4893,130 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early characterization and prediction of glioblastoma and brain metastasis treatment efficacy using medical imagingbased radiomics and artificial intelligence algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Dessoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leleu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15, pp.1497195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fonc.2025.1497195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921089v1</w:t>
@@ -5027,90 +5027,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and routine implementation of deep learning algorithm for automatic brain metastases segmentation on MRI for RANO-BM criteria follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Dessoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5161,103 +5161,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence solution to accelerate the acquisition of MRI images: Impact on the therapeutic care in oncology in radiology and radiotherapy departments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Karine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loise Dessoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -5299,103 +5299,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Classification of Sleep Stages from EEG Signals Using Riemannian Metrics and Transformer Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Seraphim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (7), pp.953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5429,103 +5429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Resampling and Denoising Deep Learning Algorithms on Radiomics in Brain Metastases MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (1), pp.36. </w:t>
@@ -5563,77 +5563,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Artificial Intelligence CNN Based Denoising on FDG PET Radiomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Weyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5697,90 +5697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Level Sensor Fusion with Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5805,77 +5805,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosted kernel for image categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5932,77 +5932,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHASE: Channel-Wise and Spatial Attention for Early Exiting in Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youva Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6020,103 +6020,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Classification of Sleep Stages from EEG Signals Using Riemannian Metrics and Transformer Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Seraphim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6160,64 +6160,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6235,90 +6235,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a General Model of Knowledge for Facial Analysis by Multi-Source Transfer Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6368,90 +6368,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evidential Deep Network Based on Dempster-Shafer Theory for Large Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Deregnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Laghmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florentin Smarandache; Jean Dezert; Albena Tchamova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and Applications of DSmT for Information Fusion: Collected Works(Volume 5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.907-914, 2023</w:t>
@@ -6649,51 +6649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Addad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78172-8_2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ledoyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pantin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251224" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azamat Kaibaldiyev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942212v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deregnaucourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Seraphim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Karine Lemaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. Leclercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmonts" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dequidt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor Gaez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34344-5_30" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055874v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44240-7_7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181149v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deregnaucourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Laghmara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lechervy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ainouz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Jha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubhav Jangra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3548299" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373182v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Raboutet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03467508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moummad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lechervy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raboutet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Weyts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Batalla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bardet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373206v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moummad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valable" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raboutet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Rane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ekbal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088951v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leporcq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2516351" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vielzeuf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kervadec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann En" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849908v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879117v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301390v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Bhattarai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sharma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.29.139" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753155v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05199102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05199077v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loise Dessoude" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lemaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Andres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leleu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05198990v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04684043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Moreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessoude" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04684026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Dessoude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2025.1497195" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04921089v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leleu Thomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lemaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618381v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2023.11.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638612v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03310-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03519111v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03335315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Weyts" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batalla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bardet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.692973" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910858v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885744v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336940v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Conway" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342091v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05198990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmonts" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05199102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Moreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05199077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loise Dessoude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lemaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Andres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leleu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04684043v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessoude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04684026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Dessoude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2025.1497195" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Addad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ledoyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pantin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78172-8_2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pantin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251224" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azamat Kaibaldiyev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deregnaucourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Seraphim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Karine Lemaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deregnaucourt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Laghmara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lechervy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ainouz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249277v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dequidt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor Gaez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34344-5_30" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055874v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44240-7_7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181149v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720737v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Jha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubhav Jangra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3548299" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373182v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Raboutet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03467508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moummad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lechervy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raboutet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaudet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Weyts" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Batalla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bardet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moummad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valable" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raboutet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Rane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ekbal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088951v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leporcq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2516351" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann En" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vielzeuf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kervadec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858560v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804551v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849908v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Bhattarai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sharma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354994v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.29.139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753156v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04921089v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leleu Thomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lemaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618381v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2023.11.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638612v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03310-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03519111v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03335315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Weyts" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batalla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bardet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.692973" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910858v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885744v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336940v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Conway" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342091v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>