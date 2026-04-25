--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -449,161 +449,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental collision, mantle convection, and Tethyan closure in the Eastern Mediterranean</w:t>
+                <w:t xml:space="preserve">The Eocene–Oligocene Transition in the Paratethys: boreal water ingression and its paleoceanographic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eivind Straume</w:t>
+                <w:t xml:space="preserve">Mustafa Yücel Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+                <w:t xml:space="preserve">Henk Brinkhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Becker</w:t>
+                <w:t xml:space="preserve">Chiara Fioroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Steinberger</w:t>
+                <w:t xml:space="preserve">Serdar Görkem Atasoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (8), pp.1405-1429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43017-025-00653-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-21-1405-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015657v1</w:t>
+                <w:t xml:space="preserve">hal-05252395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating the timeline of faunal endemism in Balkanatolia, the biogeographic province connecting Europe, Asia and Africa</w:t>
               </w:r>
@@ -721,161 +721,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05073427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Eocene–Oligocene Transition in the Paratethys: boreal water ingression and its paleoceanographic implications</w:t>
+                <w:t xml:space="preserve">Continental collision, mantle convection, and Tethyan closure in the Eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Yücel Kaya</w:t>
+                <w:t xml:space="preserve">Eivind Straume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henk Brinkhuis</w:t>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Fioroni</w:t>
+                <w:t xml:space="preserve">Thorsten Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serdar Görkem Atasoy</w:t>
+                <w:t xml:space="preserve">Bernhard Steinberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (8), pp.1405-1429. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-21-1405-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43017-025-00653-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252395v1</w:t>
+                <w:t xml:space="preserve">hal-05015657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low‐temperature dissociation of zircon in highly alkaline conditions: A cautionary note for studies on natural glasses of debated origin</w:t>
               </w:r>
@@ -989,299 +989,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Gondwanan woods in Myanmar through the Paleogene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The missing arcs of the India-Asia collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gentis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Licht</w:t>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+                <w:t xml:space="preserve">Jan Westerweel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaw Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day Wa Aung</w:t>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147, pp.260-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaf190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2025.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248471v1</w:t>
+                <w:t xml:space="preserve">insu-05164741v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The missing arcs of the India-Asia collision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistence of Gondwanan woods in Myanmar through the Paleogene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Westerweel</w:t>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaw Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Day Wa Aung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147, pp.260-275. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2025.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaf190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05164741v2</w:t>
+                <w:t xml:space="preserve">hal-05248471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eocene-Oligocene large-scale circulation of the East Asian summer monsoon recorded in neritic carbonates of the proto-South China Sea</w:t>
               </w:r>
@@ -1397,103 +1397,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First fossil woods and palm stems from the mid Paleocene of Myanmar and their implications for biogeography and wood anatomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaw Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Day Wa Aung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 111 (1), pp.e16259. </w:t>
@@ -1525,315 +1525,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323534v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid colonization and diversification of a large-bodied mammalian herbivore clade in an insular context: New embrithopods from the Eocene of Balkanatolia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Coster</w:t>
+                <w:t xml:space="preserve">Provenance of aeolian sands from the southeastern Sahara from a detrital zircon perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Kaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Licht</w:t>
+                <w:t xml:space="preserve">Adrien Folch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristen Miller</w:t>
+                <w:t xml:space="preserve">Nathan Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Abderamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10914-024-09711-w⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 328, pp.108539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562110v1</w:t>
+                <w:t xml:space="preserve">insu-04464951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance of aeolian sands from the southeastern Sahara from a detrital zircon perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-phase variation of long eccentricity and precipitation in inland Asia during the middle Miocene Climatic Optimum (MMCO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongbao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junsheng Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108539⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (1-2), pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B37333.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04464951v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04628645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentology and chronostratigraphy of the Apt Basin, Southeastern France: lacustrine response to late Paleogene cooling and regional rifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1842,254 +1846,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 195, pp.22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bsgf/2024019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-phase variation of long eccentricity and precipitation in inland Asia during the middle Miocene Climatic Optimum (MMCO)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Junsheng Nie</w:t>
+                <w:t xml:space="preserve">Rapid colonization and diversification of a large-bodied mammalian herbivore clade in an insular context: New embrithopods from the Eocene of Balkanatolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+                <w:t xml:space="preserve">Kristen Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137 (1-2), pp.51-66. </w:t>
+              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (2), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/B37333.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10914-024-09711-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04628645v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proto-monsoon rainfall and greening in Central Asia due to extreme early Eocene warmth</w:t>
               </w:r>
@@ -2597,433 +2597,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grimmipollis burmanica gen. et sp. nov.: New genus of the soapberry family (Sapindaceae) from the late Eocene of central Myanmar</w:t>
+                <w:t xml:space="preserve">A proto-monsoonal climate in the late Eocene of Southeast Asia: Evidence from a sedimentary record in central Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huasheng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J Morley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond van der Ham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Licht</w:t>
+                <w:t xml:space="preserve">Daniel Pérez-Pinedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2022.104818⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.101457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2022.101457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03897654v1</w:t>
+                <w:t xml:space="preserve">insu-03765271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clumped Isotope Analysis of Calcite and Dolomite Mixtures Using Selective Acid Extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grimmipollis burmanica gen. et sp. nov.: New genus of the soapberry family (Sapindaceae) from the late Eocene of central Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huasheng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J Morley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond van der Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sen Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Schauer</w:t>
+                <w:t xml:space="preserve">Limi Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kate Huntington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12583-022-1630-4⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 309, pp.104818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2022.104818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04146247v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03897654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proto-monsoonal climate in the late Eocene of Southeast Asia: Evidence from a sedimentary record in central Myanmar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert J Morley</w:t>
+                <w:t xml:space="preserve">Clumped Isotope Analysis of Calcite and Dolomite Mixtures Using Selective Acid Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pérez-Pinedo</w:t>
+                <w:t xml:space="preserve">Kate Huntington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.101457. </w:t>
+              <w:t xml:space="preserve">Journal of Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (3), pp.726-734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2022.101457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12583-022-1630-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03765271v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astronomical Forcing on Loess Deposition in the Junggar Basin Since the Late Pliocene</w:t>
               </w:r>
@@ -3420,51 +3420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Eocene magnetostratigraphy and tectonic evolution of the Xining Basin, NE Tibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Meijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3684,51 +3684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of paleogeography in Asian monsoon evolution: a review and new insights from climate modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3805,90 +3805,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil wood from the lower Miocene of Myanmar (Natma Formation): palaeoenvironmental and biogeographic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaw Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4207,51 +4207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neogene South Asian monsoon rainfall and wind histories diverged due to topographic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4335,295 +4335,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second oldest representative of the genus Aeshna (Odonata: Aeshnidae) found in the lowermost Oligocene of Luberon (France) and revealed by UV light</w:t>
+                <w:t xml:space="preserve">East Asian Monsoonal Climate Sensitivity Changed in the Late Pliocene in Response to Northern Hemisphere Glaciations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Nel</w:t>
+                <w:t xml:space="preserve">Ze Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Garrouste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Licht</w:t>
+                <w:t xml:space="preserve">David de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Legal</w:t>
+                <w:t xml:space="preserve">Yanzhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08912963.2022.2157274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022gl101280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974702v1</w:t>
+                <w:t xml:space="preserve">hal-03894632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">East Asian Monsoonal Climate Sensitivity Changed in the Late Pliocene in Response to Northern Hemisphere Glaciations</w:t>
+                <w:t xml:space="preserve">The second oldest representative of the genus Aeshna (Odonata: Aeshnidae) found in the lowermost Oligocene of Luberon (France) and revealed by UV light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ze Zhang</w:t>
+                <w:t xml:space="preserve">Andre Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanzhen Li</w:t>
+                <w:t xml:space="preserve">Stéphane Legal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49, </w:t>
+              <w:t xml:space="preserve">Historical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022gl101280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08912963.2022.2157274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894632v1</w:t>
+                <w:t xml:space="preserve">hal-03974702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Metamorphic History of the Leech River Shear Zone, Vancouver Island, British Columbia</w:t>
               </w:r>
@@ -4795,51 +4795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Westerweel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 226, pp.103929. </w:t>
@@ -4871,693 +4871,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03533917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching New Heights: Recent Progress in Paleotopography</w:t>
+                <w:t xml:space="preserve">A Thermal Pulse Induced by a Permian Mantle Plume in the Tarim Basin, Northwest China: Constraints From Clumped Isotope Thermometry and In Situ Calcite U‐Pb Dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Ballato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carina Hoorn</w:t>
+                <w:t xml:space="preserve">Fuyun Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinqiang Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.772818⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020jb020636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662687v1</w:t>
+                <w:t xml:space="preserve">hal-03426516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At a crossroads: The late Eocene flora of central Myanmar owes its composition to plate collision and tropical climate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reaching New Heights: Recent Progress in Paleotopography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ballato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Aenne Methner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Pingel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2021.104441⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.772818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.772818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03219283v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thermal Pulse Induced by a Permian Mantle Plume in the Tarim Basin, Northwest China: Constraints From Clumped Isotope Thermometry and In Situ Calcite U‐Pb Dating</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexis Licht</w:t>
+                <w:t xml:space="preserve">At a crossroads: The late Eocene flora of central Myanmar owes its composition to plate collision and tropical climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huasheng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pérez-Pinedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J Morley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuchen Liu</w:t>
+                <w:t xml:space="preserve">Annemarie Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126, </w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 291, pp.104441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020jb020636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2021.104441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426516v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03219283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital variations as a major driver of climate and biome distribution during the greenhouse to icehouse transition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+                <w:t xml:space="preserve">Loess‐Like Dust Appearance at 40 Ma in Central China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Meijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+                <w:t xml:space="preserve">Natasha Barbolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Woutersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Rohrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (43), </w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (3), pp.e2020PA003993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abh2819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020pa003993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03401267v1</w:t>
+                <w:t xml:space="preserve">insu-03226162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loess‐Like Dust Appearance at 40 Ma in Central China</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Orbital variations as a major driver of climate and biome distribution during the greenhouse to icehouse transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Toumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha Barbolini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexander Rohrmann</w:t>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (3), pp.e2020PA003993. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (43), </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020pa003993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abh2819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03226162v1</w:t>
+                <w:t xml:space="preserve">insu-03401267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An omomyid primate from the Pontide microcontinent of north-central Anatolia: Implications for sweepstakes dispersal of terrestrial mammals during the Eocene</w:t>
               </w:r>
@@ -5941,51 +5941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards interactive global paleogeographic maps, new reconstructions at 60, 40 and 20 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Poblete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6190,922 +6190,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital climate variability on the northeastern Tibetan Plateau across the Eocene–Oligocene transition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peng Zhang</w:t>
+                <w:t xml:space="preserve">The origin of Asian monsoons: a modelling perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18824-8⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.847-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-847-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03006953v1</w:t>
+                <w:t xml:space="preserve">hal-02625211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of Asian monsoons: a modelling perspective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+                <w:t xml:space="preserve">Orbital climate variability on the northeastern Tibetan Plateau across the Eocene–Oligocene transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Ao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eelco Rohling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (3), pp.847-865. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.5249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-16-847-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18824-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625211v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03006953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burma Terrane collision and northward indentation in the Eastern Himalayas recorded in the Eocene ‐ Miocene Chindwin Basin (Myanmar)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Westerweel</w:t>
+                <w:t xml:space="preserve">Late Middle Miocene Emergence of the Olympic Peninsula Shown by Sedimentary Provenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Shekut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020TC006413⟩</w:t>
+              <w:t xml:space="preserve">Lithosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/2020/7040598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02968719v1</w:t>
+                <w:t xml:space="preserve">hal-03015968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatic history of central Myanmar and implications for the evolution of the Burma Terrane</w:t>
+                <w:t xml:space="preserve">Decline of soil respiration in northeastern Tibet through the transition into the Oligocene icehouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chris Morley</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Meijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caves-Rugenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2020.06.016⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 560, pp.110016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02915966v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02940052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decline of soil respiration in northeastern Tibet through the transition into the Oligocene icehouse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Early Pleistocene integration of the Yellow River I: Detrital-zircon evidence from the North China Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoqiao Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuzhen Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 560, pp.110016. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110016⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 546, pp.109691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02940052v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02504733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Pleistocene integration of the Yellow River I: Detrital-zircon evidence from the North China Plain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Magmatic history of central Myanmar and implications for the evolution of the Burma Terrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaw Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Westerweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Morley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109691⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87, pp.303-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2020.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02504733v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02915966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Middle Miocene Emergence of the Olympic Peninsula Shown by Sedimentary Provenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Shekut</w:t>
+                <w:t xml:space="preserve">Burma Terrane collision and northward indentation in the Eastern Himalayas recorded in the Eocene ‐ Miocene Chindwin Basin (Myanmar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Westerweel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (1), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (10), pp.e2020TC006413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/2020/7040598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020TC006413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015968v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02968719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance and erosional impact of Quaternary megafloods through the Yarlung-Tsangpo Gorge from zircon U-Pb geochronology of flood deposits, eastern Himalaya</w:t>
               </w:r>
@@ -7221,51 +7221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying eolian dust in the geological record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Meijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7381,51 +7381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Morley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friðgeir Grímsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7636,51 +7636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barbolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Woutersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Silvestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7757,77 +7757,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Asian moisture modulated by proto-Paratethys Sea incursions since the early Eocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Meijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemmo A. Abels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7872,563 +7872,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01990317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynological assemblage from the lower Cenomanian plant-bearing Lagerstätte of Jaunay-Clan-Ormeau-Saint-Denis (Vienne, western France): Stratigraphic and paleoenvironmental implications</w:t>
+                <w:t xml:space="preserve">Synchronous cooling and decline in monsoonal rainfall in northeastern Tibet during the fall into the Oligocene icehouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Polette</w:t>
+                <w:t xml:space="preserve">M. Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Depuydt</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Meijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2019.104102⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (3), pp.203-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G45480.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02270580v1</w:t>
+                <w:t xml:space="preserve">insu-02060438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous cooling and decline in monsoonal rainfall in northeastern Tibet during the fall into the Oligocene icehouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palynological assemblage from the lower Cenomanian plant-bearing Lagerstätte of Jaunay-Clan-Ormeau-Saint-Denis (Vienne, western France): Stratigraphic and paleoenvironmental implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Polette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Cincotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Batten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Page</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Barbolini</w:t>
+                <w:t xml:space="preserve">Pauline Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (3), pp.203-206. </w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 271, pp.104102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G45480.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2019.104102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02060438v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02270580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stem bat (Chiroptera: Palaeochiropterygidae) from the late middle Eocene of northern Anatolia: implications for the dispersal and palaeobiology of early bats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleogene evolution of the Burmese forearc basin and implications for the history of India-Asia convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaw Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Jones</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
+                <w:t xml:space="preserve">Hnin Hnin Swe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roperch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12549-018-0338-z⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131 (5-6), pp.730-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B35002.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404142v1</w:t>
+                <w:t xml:space="preserve">insu-01901808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogene evolution of the Burmese forearc basin and implications for the history of India-Asia convergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stem bat (Chiroptera: Palaeochiropterygidae) from the late middle Eocene of northern Anatolia: implications for the dispersal and palaeobiology of early bats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hnin Hnin Swe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Roperch</w:t>
+                <w:t xml:space="preserve">Grégoire Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 131 (5-6), pp.730-748. </w:t>
+              <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (2), pp.261-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/B35002.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12549-018-0338-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01901808v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle to Late Miocene Eccentricity Forcing on Lake Expansion in NE Tibet</w:t>
               </w:r>
@@ -8678,90 +8678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burma Terrane part of the Trans-Tethyan arc during collision with India according to palaeomagnetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Westerweel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Roperch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaw Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9197,51 +9197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eocene metatherians from Anatolia illuminate the assembly of an island fauna during Deep Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M. Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9746,51 +9746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of the Asian atmospheric circulation shown by Paleogene dust provenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10267,575 +10267,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for distinct modes of solar activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asian monsoons in a late Eocene greenhouse world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. G. Usoskin</w:t>
+                <w:t xml:space="preserve">M. Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemmo A. Abels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hulot</w:t>
+                <w:t xml:space="preserve">J.B. Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Licht</w:t>
+                <w:t xml:space="preserve">J. Trabucho-Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423391⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 513 (7519), pp.501-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01867293v1</w:t>
+                <w:t xml:space="preserve">insu-01072603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asian monsoons in a late Eocene greenhouse world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for distinct modes of solar activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. G. Usoskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Licht</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Trabucho-Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 513 (7519), pp.501-506. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 562, pp.L10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature13704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01072603v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01867293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-dominated assemblage and invertebrates from the lower Cenomanian of Jaunay-Clan, western France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fossil woods from the late middle Eocene Pondaung Formation, Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Valentin</w:t>
+                <w:t xml:space="preserve">Stéphane Ducroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gomez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Ferchaud</w:t>
+                <w:t xml:space="preserve">Aung Naing Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2014.04.001⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 202, pp.29-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2013.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01017379v1</w:t>
+                <w:t xml:space="preserve">hal-00994192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil woods from the late middle Eocene Pondaung Formation, Myanmar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dario de Franceschi</w:t>
+                <w:t xml:space="preserve">Plant-dominated assemblage and invertebrates from the lower Cenomanian of Jaunay-Clan, western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ducroq</w:t>
+                <w:t xml:space="preserve">Véronique Daviero-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aung Naing Soe</w:t>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2013.12.002⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (5), pp.443-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2014.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00994192v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01017379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenozoic evolution of the central Myanmar drainage system: insights from sediment provenance in the Minbu Sub-Basin</w:t>
               </w:r>
@@ -10860,51 +10860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aung Naing Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11002,51 +11002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aung Naing Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11278,51 +11278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aung Naing Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Geological Society of London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 170 (6), pp.929-939. </w:t>
@@ -11552,51 +11552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gébelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djordje Grujic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11776,51 +11776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIBETOP des paléoaltitudes aux modèles géodynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11895,398 +11895,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05376561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Paroles de Sciences&amp;quot;. Quelles recherches pour affronter les crises et penser l'avenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud H Devès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Haigneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Meeting Agora Paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France. pp.30</w:t>
+              <w:t xml:space="preserve">30ème anniversaire du CEREGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREGE, Aug 2025, Aix -en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252384v1</w:t>
+                <w:t xml:space="preserve">hal-05551515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde &amp;quot;Paroles de Sciences&amp;quot;. Quelles recherches pour affronter les crises et penser l'avenir ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Serkan Akkiraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème anniversaire du CEREGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEREGE, Aug 2025, Aix -en-Provence, France</w:t>
+              <w:t xml:space="preserve">9th Meeting Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551515v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across Ancient Oceans: Mapping the Dispersal Routes of Asian Anthropoids to South America</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Licht</w:t>
+                <w:t xml:space="preserve">Unraveling Central Tibet's Sedimentary History: New Insights from the TIBETOP Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhantao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beard K Christopher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Coster</w:t>
+                <w:t xml:space="preserve">Xiaomin Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.656271</w:t>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.658122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05361183v1</w:t>
+                <w:t xml:space="preserve">insu-05376156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
               </w:r>
@@ -12391,182 +12391,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Central Tibet's Sedimentary History: New Insights from the TIBETOP Project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucas Rivera</w:t>
+                <w:t xml:space="preserve">Across Ancient Oceans: Mapping the Dispersal Routes of Asian Anthropoids to South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leny Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaomin Fang</w:t>
+                <w:t xml:space="preserve">Beard K Christopher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.658122</w:t>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.656271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05376156v1</w:t>
+                <w:t xml:space="preserve">insu-05361183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the history of Dipterocarpaceae written in the wood?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alycia Riboulet--Posset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12630,77 +12630,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gondwanan fossil woods from the Paleogene of southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaw Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12755,90 +12755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-phase variation of long eccentricity and precipitation in inland Asia during the middle Miocene Climatic Optimum (MMCO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongbao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12863,103 +12863,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burmese forest ecosystems during the Cenozoic: new insights based on fossil wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaw Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Day Wa Aung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Palaeobotany and Palynology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t>
@@ -13107,286 +13107,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling South Asian Monsoon Rainfall and Wind Histories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+                <w:t xml:space="preserve">Étude de la macroflore fossile de Céreste (Alpes-de-Haute-Provence, Oligocène inférieur) : Reconstruction paléoenvironnementale et paléoclimatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Charieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Bolton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+                <w:t xml:space="preserve">Vincent Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès APF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03938136v1</w:t>
+                <w:t xml:space="preserve">hal-03714756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la macroflore fossile de Céreste (Alpes-de-Haute-Provence, Oligocène inférieur) : Reconstruction paléoenvironnementale et paléoclimatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavie Charieau</w:t>
+                <w:t xml:space="preserve">Reconciling South Asian Monsoon Rainfall and Wind Histories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Fauquette</w:t>
+                <w:t xml:space="preserve">Clara Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès APF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-2399, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714756v1</w:t>
+                <w:t xml:space="preserve">insu-03938136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of soil carbonate growth in the tropical domain</w:t>
               </w:r>
@@ -13411,51 +13411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Kelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelly Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierra V. Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13497,77 +13497,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil wood: a key to understand paleoenvironmental and biogeographic evolutions in South and Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13674,51 +13674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.611</w:t>
@@ -13747,77 +13747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Northward motion of the Burma Terrane alongside India during the Cenozoic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Westerweel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Roperch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13881,51 +13881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurasian paleogeographic reconstructions for Cenozoic climatic and biotic evolution (Invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14006,51 +14006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution asynchrone des pluies et des vents de mousson au cours du Miocène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14375,320 +14375,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil woods from the middle Miocene of Myanmar: implications for the evolution of Dipterocarpaceae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">India-Asia collision paleogeography constrained by Burma Terrane (Myanmar) Late Cretaceous to Miocene paleomagnetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Westerweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gentis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Day Wa Aung</w:t>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaw Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Midcontinent Paleobotanical Colloquim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Seattle, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-1523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159278v1</w:t>
+                <w:t xml:space="preserve">insu-02539606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">India-Asia collision paleogeography constrained by Burma Terrane (Myanmar) Late Cretaceous to Miocene paleomagnetic data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Roperch</w:t>
+                <w:t xml:space="preserve">Fossil woods from the middle Miocene of Myanmar: implications for the evolution of Dipterocarpaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zaw Win</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Za Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Day Wa Aung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-1523</w:t>
+              <w:t xml:space="preserve">37th Midcontinent Paleobotanical Colloquim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02539606v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monsoons vs. Westerlies during Tibetan plateau growth and greenhouse-icehouse transition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Meijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14769,77 +14769,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral translation of the Burma Platelet since the late Cretaceous: An Asian analogue for the Baja-BC hypothesis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Westerweel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Roperch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14877,90 +14877,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Paleomagnetic Constraints on the Latitudinal Displacement of the West Burma Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Westerweel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Roperch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaw Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15011,64 +15011,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute Asian cooling across the Eocene–Oligocene transition evidenced by ecosystem restructuring on the Tibetan Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Barbolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Meijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15149,51 +15149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapas paleogeográficos a escala global durante el Cenozoico: implicancias para la transición Eoceno-Oligoceno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Poblete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15287,51 +15287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Meijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rik Tjallingii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Yücel Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15386,51 +15386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Eocene Myanmar tectonics constrained by magnetostratigraphy of the Yaw Formation, Chidwin Basin, Kalewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15524,51 +15524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Indian monsoons in the Eocene: Evidence from the Sedimentary series of Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15662,51 +15662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Agora paleobotanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Ariño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15723,1073 +15723,1207 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibetan Plateau paleogeographic reconstructions during the India-Asia collision: from paleoelevation proxies to geodynamic models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhantao Feng</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of the impact of topography evolution on Asian climate over the past 50 Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-21621⟩</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-15129, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-15129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063718v1</w:t>
+                <w:t xml:space="preserve">insu-05570095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the evolution of Eocene ecosystems in southern Eurasia to better understand past mammalian dispersals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Botté</w:t>
+                <w:t xml:space="preserve">Tibetan Plateau paleogeographic reconstructions during the India-Asia collision: from paleoelevation proxies to geodynamic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Fidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhantao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Palynological Congress / XI International Organization of Paleobotany Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. pp.egu25-21621, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-21621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671244v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools on Terra Antiqua 2.0 applied to reconstructing the paleogeography of the India-Asia collision</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Gailleton</w:t>
+                <w:t xml:space="preserve">Reconstructing the evolution of Eocene ecosystems in southern Eurasia to better understand past mammalian dispersals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leny Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XV International Palynological Congress / XI International Organization of Paleobotany Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Prague, Czech Republic. pp.237 / P-064</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04080608v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights about the Late Eocene monsoon-like atmospheric circulation using the IPSL Earth System Model: what is certain, less certain and very uncertain !</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+                <w:t xml:space="preserve">New tools on Terra Antiqua 2.0 applied to reconstructing the paleogeography of the India-Asia collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovid Aminov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas van der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU23-14003, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02413492v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04080608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynology of the central Myanmar basin corroborates Eocene-Oligocene monsoonal conditions in south-east Asia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zaw Win</w:t>
+                <w:t xml:space="preserve">New insights about the Late Eocene monsoon-like atmospheric circulation using the IPSL Earth System Model: what is certain, less certain and very uncertain !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jean Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 th EUROPEAN PALAEOBOTANY &amp; PALYNOLOGY CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland. pp.206</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.T51D-0264, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01878565v1</w:t>
+                <w:t xml:space="preserve">insu-02413492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary global paleogeographic maps through the Greenhouse-Icehouse transition: forcing of the Drake Passage and Asian Monsoons.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Palynology of the central Myanmar basin corroborates Eocene-Oligocene monsoonal conditions in south-east Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huasheng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Morley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Roperch</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaw Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-11028, 2017</w:t>
+              <w:t xml:space="preserve">10 th EUROPEAN PALAEOBOTANY &amp; PALYNOLOGY CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland. pp.206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01520810v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01878565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of the Asian atmospheric circulation to paleogeographic and climatic changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary global paleogeographic maps through the Greenhouse-Icehouse transition: forcing of the Drake Passage and Asian Monsoons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Poblete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Pullen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hemmo A. Abels</w:t>
+                <w:t xml:space="preserve">Douwe J van Hinsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roperch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-4932, 2016</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-11028, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01308930v1</w:t>
+                <w:t xml:space="preserve">insu-01520810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Resilience of the Asian atmospheric circulation to paleogeographic and climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Pullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemmo A. Abels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-4932, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01308930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Asian Winter Monsoons in the Eocene: Evidence from the Aeolian Dust Series of the Xining Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adriens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Adriens</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Kapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.PP43D-1498, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01113850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16799,387 +16933,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bois fossile et mousson asiatique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ayeyarwady River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Giosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Avijit Gupta. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c120⟩</w:t>
+              <w:t xml:space="preserve">Large Rivers: Geomorphology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119412632.ch21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716253v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ayeyarwady River</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bois fossile et mousson asiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large Rivers: Geomorphology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119412632.ch21⟩</w:t>
+              <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657005v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tour in the Luberon Regional Nature Park UNESCO Global Geopark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Legal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Léonide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17189,65 +17323,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil woods from the lower Miocene of Myanmar (Natma Formation): paleoenvironmental and biogeographic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17285,51 +17419,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Zaw Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03231077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17339,109 +17473,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past Records, Current Challenges: Integrating Paleoclimatic and Geographical Controls into Macroevolutionary Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEREGE UMR 7330. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId512"/>
+      <w:footerReference w:type="default" r:id="rId514"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17509,51 +17643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51669015"/>
+    <w:nsid w:val="6792A5EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17740,51 +17874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-licht" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5267-7545" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-4284-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Christopher Beard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105352" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Gibson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2026.106980" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015657v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Straume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Steinberger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-025-00653-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05073427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz &#304;bilio&#287;lu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bott&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2025.106661" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Y&#252;cel Kaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Brinkhuis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Fioroni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar G&#246;rkem Atasoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-1405-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musolino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devouard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roperch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Zanetta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14372" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gentis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Win" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Aung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05164741v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Westerweel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2025.06.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Teillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323534v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16259" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Miller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09711-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Folch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Abderamane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108539" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04628645v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbao Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsheng Nie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37333.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Meijer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Woutersen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faez Robin-Champigneul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01371-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Mueller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M&#246;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailey B Condit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Fosdick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-265-2024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-023-09680-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a35" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03897654v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huasheng Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Morley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van der Ham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limi Mao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104818" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Huntington" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-022-1630-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03765271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Pinedo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2022.101457" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiang Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianfu Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Cao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102584" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997440v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C F Campbell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Mueller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Taylor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#246;ller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010481" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kelson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Huth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Passey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Levin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Petersen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.06.034" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805202v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rohrmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12720" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018483v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope Sisley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wolhowe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Rowe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sachs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104572" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301741v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardif" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104464" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03798780v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a28" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711354v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kelson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bergel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schauer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Petersen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc009929" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03592787v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-341-2022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643597v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bolton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00919-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974702v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2022.2157274" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894632v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Zhang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Vleeschouwer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhen Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gl101280" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seyler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#352;ilerov&#225;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC007132" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03533917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103929" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662687v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballato" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Aenne Methner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Pingel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.772818" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03219283v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Philip" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104441" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426516v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyun Cong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinqiang Tian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Hao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Liu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020636" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401267v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2819" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226162v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Barbolini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa003993" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455623v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2020.06.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546806v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Campbell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui G Ak&#351;it" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010232" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469338v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco J Rohling" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Roberts" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann E Holbourn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27054-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03108247v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. Van Hinsbergen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103508" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687302v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinaki Bandopadhyay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaditya Bandyopadhyay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldert Advokaat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.10.011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03006953v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Rohling" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18824-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625211v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-847-2020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02968719v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006413" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915966v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Morley" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2020.06.016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940052v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meijer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caves-Rugenstein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02504733v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiao Xiao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Sun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilong Yang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuzhen Yin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109691" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015968v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shekut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/2020/7040598" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657017v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Turzewski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Huntington" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116113" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02973283v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Trabucho-Alexandre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103410" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03101259v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morley" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fri&#240;geir Gr&#237;msson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa038" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657026v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Leary" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Umhoefer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliot Smith" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Smith" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Saylor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/l1115.1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02965777v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbolini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woutersen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvestro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardif" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb8227" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01990317v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmo A. Abels" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.12.031" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270580v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Polette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cincotta" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Batten" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Depuydt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.104102" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060438v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45480.1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404142v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-018-0338-z" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01901808v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hnin Hnin Swe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35002.1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469361v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunju Huang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Kemp" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019gl082283" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186564v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Botsyun" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaq1436" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02283010v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0443-2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404066v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Mueller" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campbell" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Taylor" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005683" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316802v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax8990" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469345v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Shen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018pa003409" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01946047v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Coster" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Kappelman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206181" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469373v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Hakyemez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanem A&#231;ikalin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevin&#231; &#214;zkan Altiner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye&#351;im B&#252;y&#252;kmeri&#231;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2018.1507009" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469403v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Quade" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kowler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Los Santos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hudson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/01.2017.01" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469390v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.03.033" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472740v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pullen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Kapp" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A. Abels" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12390" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469383v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G de Los Santos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy F Lawton" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Copeland" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A Hall" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12226" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469410v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pullen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kapp" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Abell" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Giesler" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/b31375.1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157793v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Utescher" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chit Sein" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.01.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGX2VB6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01867293v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Usoskin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hulot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roth" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423391" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072603v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappelle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Ladant" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trabucho-Alexandre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13704" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017379v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ferchaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.04.001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994192v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducroq" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.12.002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPQFJ7PS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267598v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12108" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QFBX4NV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320906v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12059" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997254v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.08.007" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVF34X29-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000306v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisberg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2012-126" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389201v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jourdan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6438" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361121v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Grujic" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhantao Feng" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252375v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376561v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252384v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551515v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haigner&#233;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361183v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beard K Christopher" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293821v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376156v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679384v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Riboulet--Posset" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598703v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Haung" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187764v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716162v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667675v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Portailler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Charieau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938136v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2399" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714756v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522589v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Bergel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra V. Petersen" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434986v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522556v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03441865v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15621" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03532357v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Linden" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521132v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534539v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Taylor" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mueller" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534366v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine W. Huntington" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Morey" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159278v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za Win" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539606v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395010v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927755v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01878546v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/instgeoph_pas_publs-2018-082" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060560v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02048191v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534469v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Tjallingii" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534291v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bernard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Aun" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665616v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621466v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063718v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fidalgo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-21621" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671244v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04080608v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovid Aminov" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ruiz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van der Linden" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gailleton" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14003" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413492v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean Le Hir" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01878565v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520810v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J van Hinsbergen" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308930v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pullen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kapp" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113850v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adriens" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abels" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716253v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c120" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657005v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Giosan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119412632.ch21" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116407v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;onide" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03231077v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339298v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-licht" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5267-7545" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-4284-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Christopher Beard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105352" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Gibson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2026.106980" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Y&#252;cel Kaya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Brinkhuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Fioroni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar G&#246;rkem Atasoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-1405-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05073427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz &#304;bilio&#287;lu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bott&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2025.106661" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Straume" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Steinberger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-025-00653-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musolino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devouard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roperch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Zanetta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14372" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05164741v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Westerweel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Win" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2025.06.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gentis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Aung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf190" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Teillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323534v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16259" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Folch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Abderamane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108539" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04628645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbao Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsheng Nie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37333.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Miller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09711-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Meijer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Woutersen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faez Robin-Champigneul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01371-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Mueller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M&#246;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailey B Condit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Fosdick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-265-2024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-023-09680-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a35" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03765271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huasheng Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Morley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Pinedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2022.101457" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03897654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van der Ham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limi Mao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104818" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schauer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Huntington" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-022-1630-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiang Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianfu Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Cao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102584" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997440v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C F Campbell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Mueller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Taylor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#246;ller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010481" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kelson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Huth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Passey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Levin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Petersen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.06.034" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805202v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rohrmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12720" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018483v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope Sisley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wolhowe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Rowe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sachs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104572" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301741v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardif" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104464" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03798780v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a28" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711354v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kelson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bergel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schauer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Petersen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc009929" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03592787v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-341-2022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643597v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bolton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00919-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894632v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Vleeschouwer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhen Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gl101280" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974702v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2022.2157274" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seyler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#352;ilerov&#225;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC007132" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03533917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103929" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426516v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyun Cong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinqiang Tian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Hao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Liu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020636" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662687v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballato" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Aenne Methner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Pingel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.772818" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03219283v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Philip" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104441" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226162v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Barbolini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa003993" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401267v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2819" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455623v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2020.06.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546806v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Campbell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui G Ak&#351;it" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010232" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469338v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco J Rohling" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Roberts" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann E Holbourn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27054-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03108247v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. Van Hinsbergen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103508" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687302v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinaki Bandopadhyay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaditya Bandyopadhyay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldert Advokaat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.10.011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625211v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-847-2020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03006953v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Rohling" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18824-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015968v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shekut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/2020/7040598" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940052v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meijer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caves-Rugenstein" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02504733v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiao Xiao" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Sun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilong Yang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuzhen Yin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109691" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915966v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Morley" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2020.06.016" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02968719v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006413" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657017v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Turzewski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Huntington" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116113" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02973283v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Trabucho-Alexandre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103410" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03101259v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morley" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fri&#240;geir Gr&#237;msson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa038" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657026v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Leary" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Umhoefer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliot Smith" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Smith" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Saylor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/l1115.1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02965777v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbolini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woutersen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvestro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardif" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb8227" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01990317v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmo A. Abels" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.12.031" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060438v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45480.1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270580v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Polette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cincotta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Batten" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Depuydt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.104102" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01901808v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hnin Hnin Swe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35002.1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404142v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-018-0338-z" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469361v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunju Huang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Kemp" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019gl082283" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186564v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Botsyun" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaq1436" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02283010v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0443-2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404066v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Mueller" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campbell" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Taylor" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005683" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316802v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax8990" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469345v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Shen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018pa003409" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01946047v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Coster" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Kappelman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206181" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469373v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Hakyemez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanem A&#231;ikalin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevin&#231; &#214;zkan Altiner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye&#351;im B&#252;y&#252;kmeri&#231;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2018.1507009" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469403v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Quade" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kowler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Los Santos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hudson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/01.2017.01" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469390v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.03.033" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472740v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pullen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Kapp" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A. Abels" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12390" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469383v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G de Los Santos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy F Lawton" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Copeland" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A Hall" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12226" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469410v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pullen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kapp" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Abell" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Giesler" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/b31375.1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157793v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Utescher" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chit Sein" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.01.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGX2VB6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072603v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappelle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Ladant" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trabucho-Alexandre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13704" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01867293v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Usoskin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hulot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roth" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423391" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994192v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducroq" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.12.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPQFJ7PS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017379v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ferchaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.04.001" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267598v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12108" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QFBX4NV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320906v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12059" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997254v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.08.007" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVF34X29-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000306v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisberg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2012-126" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389201v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jourdan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6438" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361121v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Grujic" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhantao Feng" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252375v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376561v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551515v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haigner&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252384v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376156v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293821v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361183v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beard K Christopher" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679384v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Riboulet--Posset" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598703v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Haung" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187764v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716162v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667675v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Portailler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Charieau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714756v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938136v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2399" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522589v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Bergel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra V. Petersen" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434986v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522556v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03441865v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15621" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03532357v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Linden" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521132v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534539v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Taylor" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mueller" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534366v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine W. Huntington" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Morey" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539606v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159278v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za Win" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395010v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927755v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01878546v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/instgeoph_pas_publs-2018-082" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060560v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02048191v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534469v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Tjallingii" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534291v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bernard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Aun" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665616v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621466v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570095v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-15129" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063718v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fidalgo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-21621" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671244v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04080608v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovid Aminov" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ruiz" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van der Linden" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gailleton" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14003" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413492v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean Le Hir" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01878565v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520810v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J van Hinsbergen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308930v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pullen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kapp" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113850v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adriens" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abels" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657005v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Giosan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119412632.ch21" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716253v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c120" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116407v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;onide" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03231077v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339298v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>