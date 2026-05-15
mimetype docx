--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1,17588 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...17537 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis Licht </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexis-licht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5267-7545</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=K0yf7JwAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/P-4284-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across ancient oceans: Eocene dispersal routes of Asian terrestrial mammals to Europe, Afro-Arabia and South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Montheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Christopher Beard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 273, pp.105352. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2025.105352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutetian swamp-freshwater palynoflora from Bultu-Zile (central Anatolia, Türkiye): Implications for Eocene ecosystems of Balkanatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Serkan Akkiraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais A Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Hoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 300, pp.106980. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2026.106980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low‐temperature dissociation of zircon in highly alkaline conditions: A cautionary note for studies on natural glasses of debated origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Musolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P M Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (7), pp.1573-1586. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.14372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating the timeline of faunal endemism in Balkanatolia, the biogeographic province connecting Europe, Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Montheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz İbilioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faruk Ocakoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 290, pp.106661. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2025.106661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05073427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental collision, mantle convection, and Tethyan closure in the Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Straume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Faccenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Steinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-025-00653-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eocene–Oligocene Transition in the Paratethys: boreal water ingression and its paleoceanographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Yücel Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Brinkhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Fioroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serdar Görkem Atasoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (8), pp.1405-1429. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-21-1405-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of Gondwanan woods in Myanmar through the Paleogene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario De Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day Wa Aung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing arcs of the India-Asia collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147, pp.260-275. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2025.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05164741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First fossil woods and palm stems from the mid Paleocene of Myanmar and their implications for biogeography and wood anatomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario De Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day Wa Aung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111 (1), pp.e16259. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.16259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323534v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid colonization and diversification of a large-bodied mammalian herbivore clade in an insular context: New embrithopods from the Eocene of Balkanatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristen Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-024-09711-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance of aeolian sands from the southeastern Sahara from a detrital zircon perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Folch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Abderamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 328, pp.108539. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04464951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentology and chronostratigraphy of the Apt Basin, Southeastern France: lacustrine response to late Paleogene cooling and regional rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.22. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2024019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-phase variation of long eccentricity and precipitation in inland Asia during the middle Miocene Climatic Optimum (MMCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongbao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsheng Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (1-2), pp.51-66. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B37333.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04628645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proto-monsoon rainfall and greening in Central Asia due to extreme early Eocene warmth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Woutersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Hoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faez Robin-Champigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (2), pp.158-164. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-023-01371-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the complexity of detrital rutile provenance: methodological insights from the Neotethys Orogen in Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan A Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cailey B Condit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C Fosdick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (2), pp.265-290. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gchron-6-265-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eocene-Oligocene large-scale circulation of the East Asian summer monsoon recorded in neritic carbonates of the proto-South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien F. Montaggioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 633, pp.111883. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomical Forcing on Loess Deposition in the Junggar Basin Since the Late Pliocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianfu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengmeng Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (8), pp.e2022GL102584. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL102584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geodynamic Implications of Passive Margin Subduction in Northwest Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C F Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M H Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ocakoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp.e2022GC010481. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022gc010481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple oxygen isotope compositions of globally distributed soil carbonates record widespread evaporation of soil waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Kelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Huth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Passey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sierra Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355, pp.138-160. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2023.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental anatomy, phylogenetic relationships and paleoecology of Orhaniyeia nauta (Metatheria, Anatoliadelphyidae), a Gondwanan component of the insular Eocene mammal fauna of Balkanatolia (north-central Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Christopher Beard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faruk Ocakoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-023-09680-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additions to the late Eocene Süngülü mammal fauna in Easternmost Anatolia and the Eocene-Oligocene transition at the periphery of Balkanatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faruk Ocakoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Christopher Beard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (35), pp.711-727. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2023v22a35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimmipollis burmanica gen. et sp. nov.: New genus of the soapberry family (Sapindaceae) from the late Eocene of central Myanmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huasheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond van der Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limi Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.104818. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2022.104818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03897654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clumped Isotope Analysis of Calcite and Dolomite Mixtures Using Selective Acid Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Huntington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (3), pp.726-734. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12583-022-1630-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proto-monsoonal climate in the late Eocene of Southeast Asia: Evidence from a sedimentary record in central Myanmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huasheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pérez-Pinedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.101457. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gsf.2022.101457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03765271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Eocene magnetostratigraphy and tectonic evolution of the Xining Basin, NE Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.510-529. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainshadow effect on hydrogen isotopes in leaf wax n-Alkanes across the Cascade Mountains of Washington, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hope Sisley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Wolhowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.104572. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2023.104572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of paleogeography in Asian monsoon evolution: a review and new insights from climate modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 243, pp.104464. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301741v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene South Asian monsoon rainfall and wind histories diverged due to topographic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (4), pp.314-319. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-022-00919-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asian Monsoonal Climate Sensitivity Changed in the Late Pliocene in Response to Northern Hemisphere Glaciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ze Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzhen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022gl101280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The second oldest representative of the genus Aeshna (Odonata: Aeshnidae) found in the lowermost Oligocene of Luberon (France) and revealed by UV light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Legal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2022.2157274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Metamorphic History of the Leech River Shear Zone, Vancouver Island, British Columbia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Šilerová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (11), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC007132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkanatolia: The insular mammalian biogeographic province that partly paved the way to the Grande Coupure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faruk Ocakoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 226, pp.103929. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.103929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03533917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of pedogenic carbonate growth in the tropical domain of Myanmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), pp.e2021GC009929. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gc009929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711354v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil wood from the lower Miocene of Myanmar (Natma Formation): palaeoenvironmental and biogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario De Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (28), pp.853-909. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2022v44a28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03798780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of continental temperature seasonality from the Eocene greenhouse to the Oligocene icehouse –a model–data comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (2), pp.341 - 362. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-18-341-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03592787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermal Pulse Induced by a Permian Mantle Plume in the Tarim Basin, Northwest China: Constraints From Clumped Isotope Thermometry and In Situ Calcite U‐Pb Dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuyun Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinqiang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020jb020636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching New Heights: Recent Progress in Paleotopography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ballato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Hoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Aenne Methner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Pingel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.772818. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.772818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At a crossroads: The late Eocene flora of central Myanmar owes its composition to plate collision and tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huasheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pérez-Pinedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 291, pp.104441. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2021.104441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03219283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital variations as a major driver of climate and biome distribution during the greenhouse to icehouse transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (43), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abh2819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03401267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loess‐Like Dust Appearance at 40 Ma in Central China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Woutersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.e2020PA003993. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020pa003993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03226162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An omomyid primate from the Pontide microcontinent of north-central Anatolia: Implications for sweepstakes dispersal of terrestrial mammals during the Eocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Christopher Beard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faruk Ocakoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66-67, pp.143-152. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2020.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary provenance from the evolving forearc‐to‐foreland Central Sakarya Basin, western Anatolia reveals multi‐phase intercontinental collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan A Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faruk Ocakoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui G Akşit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GC010232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming-induced Asian hydrological climate transition across the Miocene–Pliocene boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco J Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew P Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann E Holbourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.6935. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27054-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogeography of the West Burma Block and the eastern Neotethys Ocean: Constraints from Cenozoic sediments shed onto the Andaman-Nicobar ophiolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinaki Bandopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debaditya Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldert Advokaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.335 - 361. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2021.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interactive global paleogeographic maps, new reconstructions at 60, 40 and 20 Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. Van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 214, 214, pp.103508. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03108247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance and erosional impact of Quaternary megafloods through the Yarlung-Tsangpo Gorge from zircon U-Pb geochronology of flood deposits, eastern Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Turzewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Huntington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 535, pp.116113. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying eolian dust in the geological record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Trabucho-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.103410. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02973283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of Asian monsoons: a modelling perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.847-865. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-847-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital climate variability on the northeastern Tibetan Plateau across the Eocene–Oligocene transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.5249. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18824-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03006953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic history of central Myanmar and implications for the evolution of the Burma Terrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.303-319. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2020.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02915966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burma Terrane collision and northward indentation in the Eastern Himalayas recorded in the Eocene ‐ Miocene Chindwin Basin (Myanmar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (10), pp.e2020TC006413. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020TC006413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02968719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline of soil respiration in northeastern Tibet through the transition into the Oligocene icehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caves-Rugenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 560, pp.110016. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02940052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Middle Miocene Emergence of the Olympic Peninsula Shown by Sedimentary Provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Shekut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/2020/7040598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene integration of the Yellow River I: Detrital-zircon evidence from the North China Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuzhen Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 546, pp.109691. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02504733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eocene palms from central Myanmar in a South-East Asian and global perspective: evidence from the palynological record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huasheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friðgeir Grímsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 194 (2), pp.177-206. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boaa038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03101259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance of Pennsylvanian–Permian sedimentary rocks associated with the Ancestral Rocky Mountains orogeny in southwestern Laurentia: Implications for continental-scale Laurentian sediment transport systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Leary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Umhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elliot Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyson Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Saylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.88 - 121. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/l1115.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of the steppe-desert biome in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Woutersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (41), pp.eabb8227. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abb8227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02965777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revised paleoaltimetry data show low Tibetan Plateau elevation during the Eocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Botsyun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 363 (6430), pp.946-+. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaq1436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02186564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burma Terrane part of the Trans-Tethyan arc during collision with India according to palaeomagnetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (10), pp.863-868. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0443-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02283010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous cooling and decline in monsoonal rainfall in northeastern Tibet during the fall into the Oligocene icehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (3), pp.203-206. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G45480.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02060438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palynological assemblage from the lower Cenomanian plant-bearing Lagerstätte of Jaunay-Clan-Ormeau-Saint-Denis (Vienne, western France): Stratigraphic and paleoenvironmental implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Polette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cincotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 271, pp.104102. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2019.104102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02270580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogene evolution of the Burmese forearc basin and implications for the history of India-Asia convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hnin Hnin Swe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131 (5-6), pp.730-748. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B35002.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01901808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stem bat (Chiroptera: Palaeochiropterygidae) from the late middle Eocene of northern Anatolia: implications for the dispersal and palaeobiology of early bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faruk Ocakoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (2), pp.261-269. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12549-018-0338-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle to Late Miocene Eccentricity Forcing on Lake Expansion in NE Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunju Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B Kemp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.6926 - 6935. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019gl082283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Chronology Along the İzmir‐Ankara‐Erzincan Suture Zone: Insights From the Sarıcakaya Basin, Western Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ocakoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (10), pp.3652-3674. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019TC005683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Comment on &amp;quot;Revised paleoaltimetry data show low Tibetan Plateau elevation during the Eocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Botsyun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 365 (6459), </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aax8990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02316802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Asian moisture modulated by proto-Paratethys Sea incursions since the early Eocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 510, pp.73-84. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01990317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eocene metatherians from Anatolia illuminate the assembly of an island fauna during Deep Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline M. Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Kappelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faruk Ocakoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), pp.e0206181. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclostratigraphy and Magnetostratigraphy of the Middle Miocene Ashigong Formation, Guide Basin, China, and Its Implications for the Paleoclimatic Evolution of NE Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunju Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (10), pp.1066 - 1085. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018pa003409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of subduction and collision along the İzmir-Ankara suture in Western Anatolia: records from the Central Sakarya Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faruk Ocakoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aynur Hakyemez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanem Açikalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevinç Özkan Altiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeşim Büyükmeriç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.1244 - 1269. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00206814.2018.1507009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectono-stratigraphy of the Orhaniye Basin, Turkey: Implications for collision chronology and Paleogene biogeography of central Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faruk Ocakoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.45 - 58. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2017.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF THE NORTH AMERICAN MONSOON ON ISOTOPE PALEOALTIMETERS: IMPLICATIONS FOR THE PALEOALTIMETRY OF THE AMERICAN SOUTHWEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Quade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Kowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Los Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American journal of science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2475/01.2017.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of the Asian atmospheric circulation shown by Paleogene dust provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P D Kapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.12390. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01472740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy, age and depositional environment of the Lobo Formation, southwest New Mexico: implications for the Laramide orogeny in the southern Rocky Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie G de Los Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy F Lawton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Copeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart A Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.401 - 423. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eolian cannibalism: Reworked loess and fluvial sediment as the main sources of the Chinese Loess Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Kapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Abell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128, pp.944 - 956. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/b31375.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late middle Eocene fossil wood of Myanmar: Implications for the landscape and the climate of the Eocene Bengal Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Utescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chit Sein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216, pp.44-54. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for distinct modes of solar activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G. Usoskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 562, pp.L10. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01867293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian monsoons in a late Eocene greenhouse world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trabucho-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 513 (7519), pp.501-506. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01072603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-dominated assemblage and invertebrates from the lower Cenomanian of Jaunay-Clan, western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daviero-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), pp.443-454. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01017379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil woods from the late middle Eocene Pondaung Formation, Myanmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Naing Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 202, pp.29-46. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2013.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of the central Myanmar drainage system: insights from sediment provenance in the Minbu Sub-Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Reisberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian France-Lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Naing Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of permeability barriers in alluvial hydromorphic palaeosols: The Eocene Pondaung Formation, Myanmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Naing Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.362-382 </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A palaeo Tibet-Myanmar connection ? Reconstructing the Late Eocene drainage system of central Myanmar using a multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. France-Lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reisberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Naing Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 170 (6), pp.929-939. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2012-126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensembles of low degree archeomagnetic field models for the past three millennia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 224, pp.38-67. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2013.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Serkan Akkiraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais A Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Hoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting AASP The Palynological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AASP The Palynological Society &amp; Scientific Institute, Rabat, Morocco, Apr 2025, Rabat, Morocco. pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIBETOP des paléoaltitudes aux modèles géodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhantao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.659476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05376561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The topographic evolution of the Southern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Grujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhantao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.656164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05361121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eocene-Oligocene Transition in Central Anatolia: lake retreats and increased aridity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Montheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Serkan Akkiraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais A Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Hoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Meeting Agora Paleobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Paroles de Sciences&amp;quot;. Quelles recherches pour affronter les crises et penser l'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud H Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Haigneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème anniversaire du CEREGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREGE, Aug 2025, Aix -en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across Ancient Oceans: Mapping the Dispersal Routes of Asian Anthropoids to South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Montheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beard K Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.656271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05361183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Serkan Akkiraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais A Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Hoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheur.e.s du Muséum et de Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau des Doctorants et Etudiants du Muséum (BDEM), May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Central Tibet's Sedimentary History: New Insights from the TIBETOP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhantao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.658122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05376156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the history of Dipterocarpaceae written in the wood?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alycia Riboulet--Posset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Boura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondwanan fossil woods from the Paleogene of southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario De Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day Wa Haung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Palynological Congress &amp; XI International Organization of Palaeobotany Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-phase variation of long eccentricity and precipitation in inland Asia during the middle Miocene Climatic Optimum (MMCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongbao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04187764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burmese forest ecosystems during the Cenozoic: new insights based on fossil wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario De Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day Wa Aung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Palaeobotany and Palynology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation paléoclimatique de la flore rupélienne (Oligocène inférieur, MP25) de Bois d’Asson : regard croisé entre collections patrimoniales et nouvelles prospections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydéric Portailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aixa Tosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Charieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès APF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling South Asian Monsoon Rainfall and Wind Histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-2399, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03938136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la macroflore fossile de Céreste (Alpes-de-Haute-Provence, Oligocène inférieur) : Reconstruction paléoenvironnementale et paléoclimatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Charieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès APF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northward motion of the Burma Terrane alongside India during the Cenozoic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2021 (EGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03441865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurasian paleogeographic reconstructions for Cenozoic climatic and biotic evolution (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.EP14B-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03532357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil wood: a key to understand paleoenvironmental and biogeographic evolutions in South and Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais A Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario De Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Agora Paleobotanica Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle influence du forçage orbital sur le climat et les biomes de l'Éocène et de l'Oligocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03522556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution asynchrone des pluies et des vents de mousson au cours du Miocène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03521132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The surface response to Cenozoic drip tectonics in central Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faruk Ocakoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Tibetan lake outburst floods on erosion, morphology, and sedimentary record of the eastern Himalaya from source to sink.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine W. Huntington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah Morey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Turzewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil carbonate growth in the tropical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Kelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sierra V. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03522589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil woods from the middle Miocene of Myanmar: implications for the evolution of Dipterocarpaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Za Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day Wa Aung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Midcontinent Paleobotanical Colloquim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">India-Asia collision paleogeography constrained by Burma Terrane (Myanmar) Late Cretaceous to Miocene paleomagnetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-1523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02539606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsoons vs. Westerlies during Tibetan plateau growth and greenhouse-icehouse transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of america Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02395010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Paleomagnetic Constraints on the Latitudinal Displacement of the West Burma Block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Castle Meeting: New Trends on Paleo, Rock and Environmental Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chęciny, Poland. pp.161, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25171/instgeoph_pas_publs-2018-082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01878546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Asian cooling across the Eocene–Oligocene transition evidenced by ecosystem restructuring on the Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-17400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02060560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapas paleogeográficos a escala global durante el Cenozoico: implicancias para la transición Eoceno-Oligoceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Congreso Geológico Chileno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Conception, Chile. pp.713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02048191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral translation of the Burma Platelet since the late Cretaceous: An Asian analogue for the Baja-BC hypothesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Westerweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.T14A-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01927755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomical forcing of Eocene monsoons in terrestrial sediments of the northeastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Tjallingii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Yücel Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-16107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01534469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Eocene Myanmar tectonics constrained by magnetostratigraphy of the Yaw Formation, Chidwin Basin, Kalewa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day Wa Aun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-12867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01534291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Indian monsoons in the Eocene: Evidence from the Sedimentary series of Myanmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian France-Lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oldest Paleo-Sal Forest ? Reconstruction of Myanmar Eocene vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais A Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario De Franceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Agora paleobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Ariño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the impact of topography evolution on Asian climate over the past 50 Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-15129, 2026, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-15129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05570095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan Plateau paleogeographic reconstructions during the India-Asia collision: from paleoelevation proxies to geodynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhantao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. pp.egu25-21621, 2025, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-21621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the evolution of Eocene ecosystems in southern Eurasia to better understand past mammalian dispersals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Hoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Montheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Palynological Congress / XI International Organization of Paleobotany Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Prague, Czech Republic. pp.237 / P-064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools on Terra Antiqua 2.0 applied to reconstructing the paleogeography of the India-Asia collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovid Aminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU23-14003, 2023, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04080608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights about the Late Eocene monsoon-like atmospheric circulation using the IPSL Earth System Model: what is certain, less certain and very uncertain !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jean Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.T51D-0264, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02413492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palynology of the central Myanmar basin corroborates Eocene-Oligocene monsoonal conditions in south-east Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huasheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th EUROPEAN PALAEOBOTANY &amp; PALYNOLOGY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland. pp.206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01878565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary global paleogeographic maps through the Greenhouse-Icehouse transition: forcing of the Drake Passage and Asian Monsoons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-11028, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01520810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of the Asian atmospheric circulation to paleogeographic and climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Pullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-4932, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian Winter Monsoons in the Eocene: Evidence from the Aeolian Dust Series of the Xining Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adriens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.PP43D-1498, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois fossile et mousson asiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais A Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario De Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ayeyarwady River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Giosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avijit Gupta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Rivers: Geomorphology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119412632.ch21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tour in the Luberon Regional Nature Park UNESCO Global Geopark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Legal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Léonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil woods from the lower Miocene of Myanmar (Natma Formation): paleoenvironmental and biogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais A Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03231077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past Records, Current Challenges: Integrating Paleoclimatic and Geographical Controls into Macroevolutionary Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEREGE UMR 7330. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId515"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -17643,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6792A5EE"/>
+    <w:nsid w:val="262E346E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17874,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-licht" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5267-7545" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-4284-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Christopher Beard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105352" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Gibson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2026.106980" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Y&#252;cel Kaya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Brinkhuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Fioroni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar G&#246;rkem Atasoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-1405-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05073427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz &#304;bilio&#287;lu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bott&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2025.106661" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Straume" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Steinberger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-025-00653-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musolino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devouard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roperch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Zanetta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14372" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05164741v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Westerweel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Win" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2025.06.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gentis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Aung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf190" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Teillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323534v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16259" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Folch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Abderamane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108539" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04628645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbao Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsheng Nie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37333.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Miller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09711-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Meijer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Woutersen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faez Robin-Champigneul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01371-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Mueller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M&#246;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailey B Condit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Fosdick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-265-2024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-023-09680-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a35" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03765271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huasheng Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Morley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Pinedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2022.101457" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03897654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van der Ham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limi Mao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104818" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schauer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Huntington" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-022-1630-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiang Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianfu Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Cao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102584" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997440v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C F Campbell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Mueller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Taylor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#246;ller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010481" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kelson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Huth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Passey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Levin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Petersen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.06.034" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805202v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rohrmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12720" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018483v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope Sisley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wolhowe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Rowe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sachs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104572" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301741v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardif" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104464" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03798780v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a28" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711354v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kelson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bergel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schauer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Petersen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc009929" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03592787v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-341-2022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643597v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bolton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00919-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894632v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Vleeschouwer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhen Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gl101280" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974702v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2022.2157274" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seyler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#352;ilerov&#225;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC007132" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03533917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103929" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426516v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyun Cong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinqiang Tian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Hao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Liu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020636" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662687v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballato" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Aenne Methner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Pingel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.772818" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03219283v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Philip" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104441" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226162v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Barbolini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa003993" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401267v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2819" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455623v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2020.06.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546806v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Campbell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui G Ak&#351;it" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010232" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469338v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco J Rohling" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Roberts" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann E Holbourn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27054-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03108247v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. Van Hinsbergen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103508" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687302v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinaki Bandopadhyay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaditya Bandyopadhyay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldert Advokaat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.10.011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625211v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-847-2020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03006953v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Rohling" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18824-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015968v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shekut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/2020/7040598" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940052v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meijer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caves-Rugenstein" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02504733v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiao Xiao" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Sun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilong Yang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuzhen Yin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109691" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915966v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Morley" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2020.06.016" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02968719v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006413" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657017v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Turzewski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Huntington" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116113" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02973283v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Trabucho-Alexandre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103410" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03101259v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morley" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fri&#240;geir Gr&#237;msson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa038" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657026v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Leary" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Umhoefer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliot Smith" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Smith" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Saylor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/l1115.1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02965777v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbolini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woutersen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvestro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardif" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb8227" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01990317v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmo A. Abels" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.12.031" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060438v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45480.1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270580v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Polette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cincotta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Batten" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Depuydt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.104102" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01901808v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hnin Hnin Swe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35002.1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404142v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-018-0338-z" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469361v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunju Huang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Kemp" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019gl082283" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186564v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Botsyun" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaq1436" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02283010v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0443-2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404066v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Mueller" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campbell" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Taylor" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005683" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316802v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax8990" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469345v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Shen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018pa003409" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01946047v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Coster" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Kappelman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206181" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469373v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Hakyemez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanem A&#231;ikalin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevin&#231; &#214;zkan Altiner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye&#351;im B&#252;y&#252;kmeri&#231;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2018.1507009" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469403v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Quade" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kowler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Los Santos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hudson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/01.2017.01" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469390v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.03.033" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472740v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pullen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Kapp" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A. Abels" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12390" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469383v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G de Los Santos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy F Lawton" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Copeland" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A Hall" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12226" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469410v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pullen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kapp" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Abell" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Giesler" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/b31375.1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157793v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Utescher" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chit Sein" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.01.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGX2VB6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072603v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappelle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Ladant" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trabucho-Alexandre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13704" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01867293v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Usoskin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hulot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roth" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423391" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994192v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducroq" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.12.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPQFJ7PS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017379v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ferchaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.04.001" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267598v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12108" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QFBX4NV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320906v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12059" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997254v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.08.007" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVF34X29-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000306v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisberg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2012-126" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389201v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jourdan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6438" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361121v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Grujic" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhantao Feng" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252375v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376561v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551515v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haigner&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252384v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376156v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293821v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361183v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beard K Christopher" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679384v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Riboulet--Posset" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598703v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Haung" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187764v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716162v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667675v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Portailler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Charieau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714756v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938136v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2399" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522589v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Bergel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra V. Petersen" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434986v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522556v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03441865v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15621" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03532357v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Linden" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521132v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534539v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Taylor" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mueller" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534366v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine W. Huntington" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Morey" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539606v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159278v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za Win" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395010v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927755v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01878546v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/instgeoph_pas_publs-2018-082" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060560v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02048191v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534469v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Tjallingii" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534291v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bernard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Aun" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665616v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621466v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570095v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-15129" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063718v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fidalgo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-21621" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671244v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04080608v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovid Aminov" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ruiz" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van der Linden" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gailleton" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14003" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413492v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean Le Hir" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01878565v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520810v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J van Hinsbergen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308930v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pullen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kapp" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113850v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adriens" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abels" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657005v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Giosan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119412632.ch21" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716253v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c120" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116407v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;onide" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03231077v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339298v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-licht" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5267-7545" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=K0yf7JwAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-4284-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389191v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Christopher Beard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105352" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Gibson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2026.106980" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musolino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roperch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Zanetta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14372" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05073427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz &#304;bilio&#287;lu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bott&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2025.106661" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015657v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Straume" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Steinberger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-025-00653-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Y&#252;cel Kaya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Brinkhuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Fioroni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar G&#246;rkem Atasoy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-1405-2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gentis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Win" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Aung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf190" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05164741v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Westerweel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2025.06.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323534v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16259" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Miller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09711-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Folch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Abderamane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108539" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763082v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04628645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbao Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsheng Nie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37333.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Meijer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Woutersen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faez Robin-Champigneul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01371-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Mueller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M&#246;ller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailey B Condit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Fosdick" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-265-2024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Teillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111883" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiang Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianfu Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Cao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102584" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C F Campbell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Mueller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Taylor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#246;ller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010481" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160695v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kelson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Huth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Passey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Levin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Petersen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.06.034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-023-09680-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a35" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03897654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huasheng Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Morley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van der Ham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limi Mao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104818" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schauer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Huntington" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-022-1630-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03765271v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Pinedo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2022.101457" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805202v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rohrmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12720" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope Sisley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wolhowe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Rowe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sachs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104572" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301741v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104464" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bolton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00919-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Vleeschouwer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhen Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gl101280" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974702v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2022.2157274" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seyler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#352;ilerov&#225;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC007132" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03533917v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103929" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711354v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kelson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bergel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schauer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Petersen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc009929" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03798780v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a28" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03592787v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-341-2022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426516v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyun Cong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinqiang Tian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Hao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Liu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020636" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Aenne Methner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Pingel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.772818" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03219283v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Philip" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104441" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401267v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2819" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226162v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Barbolini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa003993" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455623v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2020.06.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546806v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Campbell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui G Ak&#351;it" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010232" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469338v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco J Rohling" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Roberts" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann E Holbourn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27054-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687302v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinaki Bandopadhyay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaditya Bandyopadhyay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldert Advokaat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.10.011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03108247v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. Van Hinsbergen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103508" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657017v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Turzewski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Huntington" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116113" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02973283v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Trabucho-Alexandre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103410" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625211v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-847-2020" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03006953v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Rohling" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18824-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915966v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Morley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2020.06.016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02968719v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006413" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940052v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meijer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caves-Rugenstein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110016" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015968v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shekut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/2020/7040598" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02504733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiao Xiao" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Sun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilong Yang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuzhen Yin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109691" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03101259v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fri&#240;geir Gr&#237;msson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa038" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657026v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Leary" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Umhoefer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliot Smith" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Smith" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Saylor" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/l1115.1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02965777v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbolini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woutersen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvestro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardif" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb8227" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186564v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Botsyun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaq1436" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02283010v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0443-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060438v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45480.1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270580v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Polette" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cincotta" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Batten" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Depuydt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.104102" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01901808v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hnin Hnin Swe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35002.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404142v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-018-0338-z" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469361v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunju Huang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Kemp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019gl082283" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404066v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Mueller" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campbell" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Taylor" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005683" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316802v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax8990" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01990317v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmo A. Abels" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.12.031" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01946047v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Coster" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Kappelman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206181" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469345v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Shen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018pa003409" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469373v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Hakyemez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanem A&#231;ikalin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevin&#231; &#214;zkan Altiner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye&#351;im B&#252;y&#252;kmeri&#231;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2018.1507009" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469390v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.03.033" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469403v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Quade" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kowler" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Los Santos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hudson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/01.2017.01" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472740v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pullen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Kapp" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A. Abels" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12390" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469383v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G de Los Santos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy F Lawton" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Copeland" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A Hall" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12226" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469410v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pullen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kapp" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Abell" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Giesler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/b31375.1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157793v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Utescher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chit Sein" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.01.010" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGX2VB6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01867293v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Usoskin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hulot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roth" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423391" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072603v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappelle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Ladant" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trabucho-Alexandre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13704" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017379v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ferchaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.04.001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994192v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducroq" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.12.002" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPQFJ7PS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267598v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12108" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QFBX4NV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320906v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12059" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000306v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisberg" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2012-126" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997254v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.08.007" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVF34X29-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252375v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376561v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhantao Feng" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361121v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Grujic" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389201v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jourdan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6438" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252384v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551515v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haigner&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361183v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beard K Christopher" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293821v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376156v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679384v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Riboulet--Posset" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598703v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Haung" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187764v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716162v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667675v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Portailler" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Charieau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938136v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2399" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714756v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03441865v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogne" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15621" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03532357v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Linden" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434986v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522556v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521132v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534539v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Taylor" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mueller" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534366v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine W. Huntington" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Morey" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522589v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Bergel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra V. Petersen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159278v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za Win" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539606v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395010v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01878546v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/instgeoph_pas_publs-2018-082" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060560v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02048191v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927755v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534469v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Tjallingii" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534291v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bernard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Aun" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665616v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621466v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570095v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-15129" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063718v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fidalgo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-21621" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671244v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04080608v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovid Aminov" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ruiz" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van der Linden" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gailleton" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14003" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413492v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean Le Hir" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01878565v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520810v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J van Hinsbergen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308930v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pullen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kapp" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113850v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adriens" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abels" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716253v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c120" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657005v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Giosan" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119412632.ch21" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116407v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;onide" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03231077v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339298v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>