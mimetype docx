--- v0 (2026-03-23)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.6890459364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis Lycas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l’École pratique des hautes études (EPHE, PSL) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexis-lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3638-2894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200807633</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents géographiques de Dunhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.278, 2025, Civilisations de l'Asie orientale, Rainier Lanselle, 978-2-7226-0858-0. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ur5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Man du fleuve Bleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anacharsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2023, Essais, Histoire, 979-10-279-0456-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04081969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations de l’environnement dans le monde chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (2020), pp.9-275, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04348443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Geographical Knowledge in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Pei Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, pp.161-303, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03870959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Uses of Geographical Knowledge in Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Pei Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumenta Serica - Journal of Oriental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.349-547, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03479264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloniser les peuples des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 539, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05424661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. Le Livre des barbares (Manshu) de Fan Chuo (suite et fin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156, pp.431-438. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13mue⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05018502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. Le Livre des barbares (Manshu) de Fan Chuo (suite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.434-439. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Southern Man People in Western Han China: Manuscript Evidence from Zoumalou and Hujia Caochang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bamboo and Silk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.278-308. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24689246-20240012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04676825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. Le Livre des barbares (Manshu) de Fan Chuo (suite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.403-412. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.6541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Trombert, Le glaive et la charrue. Soldats et paysans chinois à la conquête de l’Ouest. L’histoire d’un échec. Paris : Collège de France, Institut des Hautes Études Chinoises, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (1-2), pp.181-191. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10901005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04089037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recartographier l’Europe et la Chine médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Comment écrire l'histoire de la cartographie ?, 253, pp.95-112. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz356cwvtgnjjlpumu-35729740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation des savoirs locaux dans les documents géographiques de Dunhuang à l’époque médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (3), pp.441-481. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2023.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Geographical Knowledge in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Pei Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: The Production of Geographical Knowledge in Medieval China, 54 (2), pp.161-165. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/26669323-20220016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03870955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Views on Visual Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bizais-Lillig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Klotzbücher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Visual Materials, 3, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2022.3.lycas_et_al⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. I. Documents géographiques de Dunhuang (suite et fin). — II. Le Livre des barbares (Manshu) de Fan Chuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 153, pp.419-426. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.5703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03694658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jonathan Felt, Structures of the Earth: Metageographies of Early Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.106-109. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15299104.2022.2101773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springtime of Life: Youth in Chinese History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Klotzbücher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kraushaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2021.2.1-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. I. Documents géographiques de Dunhuang. — II. Les fleuves méridionaux dans le Shuijing zhu de Li Daoyuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.405-410. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.4825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Uses of Geographical Knowledge in Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasegawa Masato 長谷川正人</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Shih-Pei 陳詩沛</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumenta Serica - Journal of Oriental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (2), pp.349-352. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02549948.2021.1989777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03479231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Patterned Guidelines of Shazhou (Shazhou tujing) and geographical practices in Tang China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.479-497. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations de l’environnement dans le monde chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censorship and Self-censorship in Chinese Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Klotzbücher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kraushaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataša Vampelj Suhadolnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2020.1.9-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JAMI Catherine (dir.), Individual itineraries and the spatial dynamics of knowledge: science, technology and medicine in China, 17th-20th centuries, Institut des hautes études chinoises, Paris, x + 404 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.441-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03814036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Southern Man People as a Political and Fiscal Problem in Han Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumenta Serica - Journal of Oriental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (1), pp.145-164. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02549948.2019.1603443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie religieuse des Six dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asr.1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décentrement du regard géographique dans le Shuijing zhu de Li Daoyuan († 527)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104 (1), pp.241-266. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2018.6273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde perdu de la taïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mondes perdus, mondes rêvés, 7, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideo.631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort par noyade dans la littérature géographique du haut Moyen Âge chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.51-77. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etchi.2017.1589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowan K. Flad & Poshan Chen, Ancient Central China. Centers and Peripheries along the Yangzi River, Cambridge : Cambridge University Press, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (2), pp.173-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et intégration dans l'empire des populations Man du Jingzhou en Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 302 (2), pp.485-509. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.302.2.3055593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Robson, Power of Place : The Religious Landscape of the Southern Sacred Peak (Nanyue 南嶽) in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.293-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Blanc et Rémi Mathieu (dir.), Approches critiques de la mythologie chinoise, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.231-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey, Introduction à la pensée chinoise (Paris, Marabout, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'étude des religions et de la laïcité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Imperial Information Gathering. The Book of Southern Barbarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brian Lander, Peter Lavelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China’s Environmental History. A Reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial Territorial Data Before the Age of Print</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mackenzie Cooley; Huiyi Wu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing an Empire. Early Modern Chinese and Spanish Worlds in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-116, 2025, 978-1-64315-076-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codification du savoir géographique et particularismes régionaux sous les Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hureau; Frédéric Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemins de vie en terres chinoises. Mélanges offerts à Catherine Despeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Asiathèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-383, 2024, 978-2-36057-403-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04720156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Recollection of Place in Li Daoyuan’s Shuijing zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garret Olberding. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Exercise of the Spatial Imagination in Pre-Modern China: Shaping the Expanse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-76, 2022, 978-3-11-074965-6. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110749823-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03563612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l’origine des fleuves dans les premiers textes géographiques chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Sylvain Filliozat; Michel Zink. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves d'Asie. Centres de civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-255, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02861482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renseignement et espionnage en Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Brun; Eric Denécé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renseignement et espionnage pendant l’Antiquité et le Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-152, 2019, 9782340035478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextuality, Customs and Regionalism in the ‘Geographical Treatise’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Patrick Morgan; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monographs in Tang Official Historiography: Perspectives from the Technical Treatises of the History of Sui (Sui shu)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-322, 2019, Why the Sciences of the Ancient World Matter, 978-3-030-18037-9. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18038-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sasanians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Coloru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Traina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michele Bernardini; Gianluca Bonora; Giusto Traina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkmenistan. Histories of a Country, Cities and a Desert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umberto Allemandi, pp.59-65, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parthians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Coloru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Traina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michele Bernardini; Gianluca Bonora; Giusto Traina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkmenistan. Histories of a Country, Cities and a Desert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umberto Allemandi, pp.49-58, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrages géographiques chinois (Les)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1310-1316. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.27687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.198-202. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.22050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Sixie 賈思勰 (fl. IVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuo Fen 左芬/棻 († 300)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Zhao 鮑照 (ca. 414-466)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Qu 常璩 (fl. milieu du IVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liang 庾亮 (289-340)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.599-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuo Si 左思 (ca. 250-305)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.672-673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Hua 張華 (232-300)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.619-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Daoyuan 酈道元 († 527)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.276-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Kan 陶侃 (259-334)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.445-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Quan 孫權 (182-252)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.430-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Hong 劉弘 (236-306)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huisheng 慧/惠生 (fl. début du VIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Qingzhi 沈慶之 (386-465)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.400-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyuan 慧遠 (334-416)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.242-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhitui 顏之推 (531-591)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.575-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Linghui 鮑令暉 († ca. 456)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sima Biao 司馬彪 († ca. 306)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.410-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire du Livre des rivières (Le) (Shuijing zhu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.363-366. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.25312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zong Lin 宗懍 (501 ?-565 ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.667-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Dao 王導 (276-339)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.471-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Dun 王敦 (266-324)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.473-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace dans les textes du haut Moyen Âge chinois : géographie politique, humaine et culturelle de la région du Jingzhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. École pratique des hautes études - EPHE PARIS, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015EPHE4082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03480904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conférence : The Mobility of Nomadic and Sedentary Peoples on the Margins of China: Anthropological and Historical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mobility of Nomadic and Sedentary Peoples on the Margins of China: Anthropological and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSRL; CRCAO; CNRS, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l’Europe et la Chine médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Madeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire de la cartographie et son écriture à l’épreuve du renouvellement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission histoire du Comité français de cartographie, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03874932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-making and place-knowing: Dunhuang in geographical documents and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterAsian Networks and the Making(s) of the First Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Chan, Jul 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Good officials” in the Nan Qi shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shifting categories in early medieval Chinese histories: The “Good officials” and “Favoured and Undeserving” in Wei shu, Song shu and Nan Qi shu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maddalena Barenghi; Giulia Baccini, Nov 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wuman(s) and non-Wuman(s) in medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Margins of the Human in Medieval China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luke Bender; Tian Xiaofei, Jun 2022, (online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Southwestern Frontier in Tang China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd biennial conference of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Chinese Studies, Aug 2021, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03328297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conférence &amp;quot;Uses and Representations of the Environment in the Chinese World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serfass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uses and Representations of the Environment in the Chinese World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'études chinoises, 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterned itineraries as local repositories for knowing the Chinese empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing an Empire: Imperial Science in the Early Modern Spanish &amp; Chinese Empires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Institute for the History of Science; Wu Huiyi; Mackenzie Cooley, Nov 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, représenter et parcourir l’espace à Dunhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Orient médiéval : identités et fantasmes sur carte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale et universitaire de Strasbourg, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterned itineraries and the making of geographical information in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Lavoix; Pablo Blistein; Andreas Janousch, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Texts Reuse and the Production of Tujing (“Illustrated Itineraries”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd biennial conference of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Chinese Studies, Aug 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situating Geographical Knowledge before the Printing Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval China Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Madrid; Andreas Janousch, Nov 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes a Region (in Imperial China)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Makes a Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University; Olga Lomova, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Tujing Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time and Timing in Early Medieval China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jörg Henning Hüsemann, May 2018, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Ye on Harsh Barbarians and Benevolent Officials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fan Ye’s History of the Later Han</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice L'Haridon, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires Ruraux, représentations anciennes et projets contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jean Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Chine - Cycles de rencontres de la Cité de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l’Architecture; Françoise Ged, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la civilisation chinoise : la description des fleuves dans les premiers textes géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves d’Asie centres de civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des inscriptions et belles-lettres; Société asiatique, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piété filiale et représentation de la famille dans la Chine méridionale du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de familles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'études chinoises, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern vs. Southern Barbarians: Aspects of the Representation of Non Chinese People in Fan Ye’s Hou Han shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Biennial Conference of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Chinese Studies, Aug 2016, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits et relations tributaires aux frontières méridionales de l’empire chinois, IIe-VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières et mobilités des hommes et des idées en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Asie, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction historiographique et intégration dans l’empire des populations autochtones du cours moyen du fleuve Bleu dans la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vérités et mensonges dans les sociétés orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Asiatique, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalism in the ‘Geographical Treatise’ of the Book of Sui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Treatises of the Book of Sui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Chaussende; Karine Chemla; Zhu Yiwen, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Treatise on Geography’ in the Book of Sui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Li Chunfeng and Historical Treatises in Early Tang China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karine Chemla; Damien Chaussende; Zhu Yiwen, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étonnants historiens : les lointaines fabriques de l'histoire 1/2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.6890459364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis Lycas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l’École pratique des hautes études (EPHE, PSL) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexis-lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3638-2894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200807633</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois études historiques sur Sima Guang et le Miroir des âges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Blitstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École pratique des hautes études</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.268, 2026, Patrimoine, Patrick Henriet, 9782492861260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05567199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents géographiques de Dunhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.278, 2025, Civilisations de l'Asie orientale, Rainier Lanselle, 978-2-7226-0858-0. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ur5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Man du fleuve Bleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anacharsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2023, Essais, Histoire, 979-10-279-0456-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04081969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations de l’environnement dans le monde chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (2020), pp.9-275, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04348443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Geographical Knowledge in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Pei Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, pp.161-303, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03870959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Uses of Geographical Knowledge in Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Pei Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumenta Serica - Journal of Oriental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.349-547, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03479264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloniser les peuples des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 539, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05424661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. Le Livre des barbares (Manshu) de Fan Chuo (suite et fin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156, pp.431-438. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13mue⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05018502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Southern Man People in Western Han China: Manuscript Evidence from Zoumalou and Hujia Caochang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bamboo and Silk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.278-308. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24689246-20240012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04676825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. Le Livre des barbares (Manshu) de Fan Chuo (suite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.434-439. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. Le Livre des barbares (Manshu) de Fan Chuo (suite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.403-412. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.6541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Trombert, Le glaive et la charrue. Soldats et paysans chinois à la conquête de l’Ouest. L’histoire d’un échec. Paris : Collège de France, Institut des Hautes Études Chinoises, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (1-2), pp.181-191. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10901005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04089037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recartographier l’Europe et la Chine médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Comment écrire l'histoire de la cartographie ?, 253, pp.95-112. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz356cwvtgnjjlpumu-35729740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation des savoirs locaux dans les documents géographiques de Dunhuang à l’époque médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (3), pp.441-481. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2023.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Geographical Knowledge in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Pei Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: The Production of Geographical Knowledge in Medieval China, 54 (2), pp.161-165. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/26669323-20220016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03870955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Views on Visual Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bizais-Lillig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Klotzbücher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Visual Materials, 3, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2022.3.lycas_et_al⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. I. Documents géographiques de Dunhuang (suite et fin). — II. Le Livre des barbares (Manshu) de Fan Chuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 153, pp.419-426. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.5703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03694658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jonathan Felt, Structures of the Earth: Metageographies of Early Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.106-109. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15299104.2022.2101773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springtime of Life: Youth in Chinese History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Klotzbücher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kraushaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2021.2.1-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. I. Documents géographiques de Dunhuang. — II. Les fleuves méridionaux dans le Shuijing zhu de Li Daoyuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.405-410. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.4825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Uses of Geographical Knowledge in Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasegawa Masato 長谷川正人</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Shih-Pei 陳詩沛</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumenta Serica - Journal of Oriental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (2), pp.349-352. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02549948.2021.1989777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03479231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations de l’environnement dans le monde chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Patterned Guidelines of Shazhou (Shazhou tujing) and geographical practices in Tang China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.479-497. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censorship and Self-censorship in Chinese Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Klotzbücher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kraushaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataša Vampelj Suhadolnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2020.1.9-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JAMI Catherine (dir.), Individual itineraries and the spatial dynamics of knowledge: science, technology and medicine in China, 17th-20th centuries, Institut des hautes études chinoises, Paris, x + 404 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.441-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03814036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Southern Man People as a Political and Fiscal Problem in Han Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumenta Serica - Journal of Oriental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (1), pp.145-164. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02549948.2019.1603443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décentrement du regard géographique dans le Shuijing zhu de Li Daoyuan († 527)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104 (1), pp.241-266. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2018.6273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie religieuse des Six dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asr.1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde perdu de la taïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mondes perdus, mondes rêvés, 7, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideo.631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort par noyade dans la littérature géographique du haut Moyen Âge chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.51-77. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etchi.2017.1589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowan K. Flad & Poshan Chen, Ancient Central China. Centers and Peripheries along the Yangzi River, Cambridge : Cambridge University Press, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (2), pp.173-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et intégration dans l'empire des populations Man du Jingzhou en Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 302 (2), pp.485-509. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.302.2.3055593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Robson, Power of Place : The Religious Landscape of the Southern Sacred Peak (Nanyue 南嶽) in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.293-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Blanc et Rémi Mathieu (dir.), Approches critiques de la mythologie chinoise, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.231-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey, Introduction à la pensée chinoise (Paris, Marabout, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'étude des religions et de la laïcité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Imperial Information Gathering. The Book of Southern Barbarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brian Lander, Peter Lavelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China’s Environmental History. A Reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial Territorial Data Before the Age of Print</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mackenzie Cooley; Huiyi Wu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing an Empire. Early Modern Chinese and Spanish Worlds in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-116, 2025, 978-1-64315-076-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codification du savoir géographique et particularismes régionaux sous les Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hureau; Frédéric Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemins de vie en terres chinoises. Mélanges offerts à Catherine Despeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Asiathèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-383, 2024, 978-2-36057-403-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04720156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Recollection of Place in Li Daoyuan’s Shuijing zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garret Olberding. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Exercise of the Spatial Imagination in Pre-Modern China: Shaping the Expanse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-76, 2022, 978-3-11-074965-6. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110749823-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03563612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l’origine des fleuves dans les premiers textes géographiques chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Sylvain Filliozat; Michel Zink. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves d'Asie. Centres de civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-255, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02861482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renseignement et espionnage en Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Brun; Eric Denécé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renseignement et espionnage pendant l’Antiquité et le Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-152, 2019, 9782340035478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextuality, Customs and Regionalism in the ‘Geographical Treatise’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Patrick Morgan; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monographs in Tang Official Historiography: Perspectives from the Technical Treatises of the History of Sui (Sui shu)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-322, 2019, Why the Sciences of the Ancient World Matter, 978-3-030-18037-9. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18038-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parthians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Coloru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Traina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michele Bernardini; Gianluca Bonora; Giusto Traina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkmenistan. Histories of a Country, Cities and a Desert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umberto Allemandi, pp.49-58, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sasanians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Coloru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Traina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michele Bernardini; Gianluca Bonora; Giusto Traina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkmenistan. Histories of a Country, Cities and a Desert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umberto Allemandi, pp.59-65, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Dao 王導 (276-339)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.471-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Dun 王敦 (266-324)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.473-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrages géographiques chinois (Les)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1310-1316. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.27687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.198-202. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.22050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Zhao 鮑照 (ca. 414-466)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuo Fen 左芬/棻 († 300)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Sixie 賈思勰 (fl. IVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuo Si 左思 (ca. 250-305)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.672-673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Kan 陶侃 (259-334)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.445-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Daoyuan 酈道元 († 527)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.276-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Hua 張華 (232-300)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.619-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liang 庾亮 (289-340)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.599-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Qu 常璩 (fl. milieu du IVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Quan 孫權 (182-252)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.430-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Hong 劉弘 (236-306)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Qingzhi 沈慶之 (386-465)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.400-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huisheng 慧/惠生 (fl. début du VIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sima Biao 司馬彪 († ca. 306)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.410-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhitui 顏之推 (531-591)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.575-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyuan 慧遠 (334-416)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.242-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Linghui 鮑令暉 († ca. 456)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire du Livre des rivières (Le) (Shuijing zhu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.363-366. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.25312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zong Lin 宗懍 (501 ?-565 ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.667-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace dans les textes du haut Moyen Âge chinois : géographie politique, humaine et culturelle de la région du Jingzhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. École pratique des hautes études - EPHE PARIS, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015EPHE4082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03480904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des barbares pour repenser l’histoire médiévale du monde chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Barbare. Héritages antiques et échos contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jordi Pià-Comella; Nathalie Vuillemin, Apr 2026, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early landscapes, local writings and medieval communities along the Yangzi River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Societies and Histories of East Asia Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maddalena Barenghi; Rita Dal Martello, May 2025, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chuo’s Manshu: Ethnographic account or local gazetteer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval China Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jakub Hruby, Nov 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">唐代雲南：在民族志與官僚制度之間的樊綽《蠻書》</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">中研院文哲所所内重點研究計畫：修辭與跨學科研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zeb Raft, Jun 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Hagiographies as Geographical Sources: Early Medieval Examples of Fragmentary Transmissions of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la transmission à l’émergence de traditions : évolution historique et plasticité sémantique du terme zhuan/chuan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laetitia Chhiv, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Social and Cultural History of Geographical Knowledge: Evidence from Dunhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFEO and Tōyō Bunko Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costantino Moretti, Oct 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">唐代地理的社會及文化史：以敦煌文獻為中心</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHP-EFEO Talk 專題演講</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Muyard, Jun 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">山水的起源：以地理文獻為中心</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">臺大與中研院聯合創新計畫 「帝制中國的時空知識」</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FU Yang 傅揚, Jun 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Qi shu 59: Ruirui enemies, Henan, Di and Qiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Historiography of Early Medieval Period</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Baccini; Maddalena Barenghi; Sebastian Eicher, Dec 2025, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunhuang Geographical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Silk Road Oasis Symposium: Exploring Dunhuang’s Multifaceted Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélodie Doumy, Feb 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie dans les manuscrits chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets graphiques utilisables. Traces, cartes, graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Debien, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Frontier Landscapes: Dunhuang and Western Yunnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennial Conference of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Chinese Studies, Aug 2024, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conférence : The Mobility of Nomadic and Sedentary Peoples on the Margins of China: Anthropological and Historical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mobility of Nomadic and Sedentary Peoples on the Margins of China: Anthropological and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSRL; CRCAO; CNRS, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wuman(s) and non-Wuman(s) in medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Margins of the Human in Medieval China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luke Bender; Tian Xiaofei, Jun 2022, (online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l’Europe et la Chine médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Madeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire de la cartographie et son écriture à l’épreuve du renouvellement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission histoire du Comité français de cartographie, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03874932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-making and place-knowing: Dunhuang in geographical documents and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterAsian Networks and the Making(s) of the First Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Chan, Jul 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Good officials” in the Nan Qi shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shifting categories in early medieval Chinese histories: The “Good officials” and “Favoured and Undeserving” in Wei shu, Song shu and Nan Qi shu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maddalena Barenghi; Giulia Baccini, Nov 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Southwestern Frontier in Tang China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd biennial conference of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Chinese Studies, Aug 2021, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03328297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conférence &amp;quot;Uses and Representations of the Environment in the Chinese World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serfass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uses and Representations of the Environment in the Chinese World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'études chinoises, 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterned itineraries as local repositories for knowing the Chinese empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing an Empire: Imperial Science in the Early Modern Spanish &amp; Chinese Empires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Institute for the History of Science; Wu Huiyi; Mackenzie Cooley, Nov 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, représenter et parcourir l’espace à Dunhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Orient médiéval : identités et fantasmes sur carte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale et universitaire de Strasbourg, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterned itineraries and the making of geographical information in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Lavoix; Pablo Blistein; Andreas Janousch, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Texts Reuse and the Production of Tujing (“Illustrated Itineraries”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd biennial conference of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Chinese Studies, Aug 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situating Geographical Knowledge before the Printing Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval China Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Madrid; Andreas Janousch, Nov 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes a Region (in Imperial China)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Makes a Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University; Olga Lomova, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Tujing Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time and Timing in Early Medieval China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jörg Henning Hüsemann, May 2018, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires Ruraux, représentations anciennes et projets contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jean Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Chine - Cycles de rencontres de la Cité de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l’Architecture; Françoise Ged, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la civilisation chinoise : la description des fleuves dans les premiers textes géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves d’Asie centres de civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des inscriptions et belles-lettres; Société asiatique, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Ye on Harsh Barbarians and Benevolent Officials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fan Ye’s History of the Later Han</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice L'Haridon, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern vs. Southern Barbarians: Aspects of the Representation of Non Chinese People in Fan Ye’s Hou Han shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Biennial Conference of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Chinese Studies, Aug 2016, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piété filiale et représentation de la famille dans la Chine méridionale du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de familles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'études chinoises, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits et relations tributaires aux frontières méridionales de l’empire chinois, IIe-VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières et mobilités des hommes et des idées en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Asie, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction historiographique et intégration dans l’empire des populations autochtones du cours moyen du fleuve Bleu dans la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vérités et mensonges dans les sociétés orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Asiatique, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalism in the ‘Geographical Treatise’ of the Book of Sui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Treatises of the Book of Sui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Chaussende; Karine Chemla; Zhu Yiwen, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Treatise on Geography’ in the Book of Sui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Li Chunfeng and Historical Treatises in Early Tang China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karine Chemla; Damien Chaussende; Zhu Yiwen, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étonnants historiens : les lointaines fabriques de l'histoire 1/2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D51A4F7E"/>
+    <w:nsid w:val="46FE39AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-lycas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3638-2894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200807633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985586v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/20307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ur5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081969v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-anacharsis.com/Les-Man-du-fleuve-Bleu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Hasegawa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Pei Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479264v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018502v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613487v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t50" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04676825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24689246-20240012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6541" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04089037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10901005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz356cwvtgnjjlpumu-35729740" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319429v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870955v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26669323-20220016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Giorgi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hardie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Klotzb&#252;cher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2022.3.lycas_et_al" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.5703" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15299104.2022.2101773" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dessein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kraushaar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2021.2.1-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4825" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasegawa Masato &#38263;&#35895;&#24029;&#27491;&#20154;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shih-Pei &#38515;&#35433;&#27803;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2021.1989777" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12279" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Vampelj Suhadolnik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2020.1.9-18" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2019.1603443" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1751" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2018.6273" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.631" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2017.1589" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.302.2.3055593" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985600v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fulcrum.org/concern/monographs/8p58pg80j?locale=en" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04720156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asiatheque.com/fr/livre/chemins-de-vie-en-terres-chinoises" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110749823/html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110749823-004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861482v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aibl.fr/publications/actes-de-colloque/colloques-journees-d-etude/article/fleuves-d-asie-centres-de-2753" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/268-renseignement-et-espionnage-pendant-l-antiquite-et-le-moyen-age-9782340035478.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308370v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-18038-6_10" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18038-6_10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Coloru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusto Traina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.27687" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.22050" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471225v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471257v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471258v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925247v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.25312" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03480904v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EPHE4082" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327616v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873569v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328297v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331355v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508331v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508328v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean Hubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ferrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508324v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508321v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508320v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508317v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508312v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03052207v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bernand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-lycas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3638-2894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200807633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Blitstein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L'Haridon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i6doc.com/fr/book/?gcoi=28001100348500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/20307" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ur5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-anacharsis.com/Les-Man-du-fleuve-Bleu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348443v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Hasegawa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Pei Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04676825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24689246-20240012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t50" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6541" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04089037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10901005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz356cwvtgnjjlpumu-35729740" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319429v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26669323-20220016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Giorgi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hardie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Klotzb&#252;cher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2022.3.lycas_et_al" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.5703" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15299104.2022.2101773" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dessein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kraushaar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2021.2.1-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4825" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasegawa Masato &#38263;&#35895;&#24029;&#27491;&#20154;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shih-Pei &#38515;&#35433;&#27803;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2021.1989777" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12279" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162244v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Vampelj Suhadolnik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2020.1.9-18" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2019.1603443" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2018.6273" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1751" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.631" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2017.1589" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308241v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.302.2.3055593" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308437v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985595v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fulcrum.org/concern/monographs/8p58pg80j?locale=en" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04720156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asiatheque.com/fr/livre/chemins-de-vie-en-terres-chinoises" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563612v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110749823/html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110749823-004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aibl.fr/publications/actes-de-colloque/colloques-journees-d-etude/article/fleuves-d-asie-centres-de-2753" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/268-renseignement-et-espionnage-pendant-l-antiquite-et-le-moyen-age-9782340035478.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-18038-6_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18038-6_10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Coloru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusto Traina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471255v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.27687" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.22050" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471235v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471242v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471225v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471246v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471248v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471227v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.25312" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03480904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EPHE4082" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570649v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570645v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570640v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570626v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570594v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327616v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874932v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873579v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328297v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331355v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508338v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508336v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508331v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508333v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508330v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508328v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean Hubert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ferrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508322v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508321v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508312v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03052207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bernand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>