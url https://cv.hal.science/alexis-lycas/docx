--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.6890459364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis Lycas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l’École pratique des hautes études (EPHE, PSL) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexis-lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3638-2894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200807633</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois études historiques sur Sima Guang et le Miroir des âges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Blitstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École pratique des hautes études</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.268, 2026, Patrimoine, Patrick Henriet, 9782492861260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05567199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents géographiques de Dunhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.278, 2025, Civilisations de l'Asie orientale, Rainier Lanselle, 978-2-7226-0858-0. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ur5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Man du fleuve Bleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anacharsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2023, Essais, Histoire, 979-10-279-0456-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04081969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations de l’environnement dans le monde chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (2020), pp.9-275, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04348443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Geographical Knowledge in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Pei Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, pp.161-303, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03870959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Uses of Geographical Knowledge in Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Pei Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumenta Serica - Journal of Oriental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.349-547, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03479264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloniser les peuples des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 539, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05424661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. Le Livre des barbares (Manshu) de Fan Chuo (suite et fin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156, pp.431-438. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13mue⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05018502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Southern Man People in Western Han China: Manuscript Evidence from Zoumalou and Hujia Caochang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bamboo and Silk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.278-308. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24689246-20240012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04676825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. Le Livre des barbares (Manshu) de Fan Chuo (suite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.434-439. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. Le Livre des barbares (Manshu) de Fan Chuo (suite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.403-412. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.6541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Trombert, Le glaive et la charrue. Soldats et paysans chinois à la conquête de l’Ouest. L’histoire d’un échec. Paris : Collège de France, Institut des Hautes Études Chinoises, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (1-2), pp.181-191. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10901005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04089037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recartographier l’Europe et la Chine médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Comment écrire l'histoire de la cartographie ?, 253, pp.95-112. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz356cwvtgnjjlpumu-35729740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation des savoirs locaux dans les documents géographiques de Dunhuang à l’époque médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (3), pp.441-481. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2023.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Geographical Knowledge in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Pei Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: The Production of Geographical Knowledge in Medieval China, 54 (2), pp.161-165. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/26669323-20220016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03870955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Views on Visual Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bizais-Lillig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Klotzbücher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Visual Materials, 3, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2022.3.lycas_et_al⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. I. Documents géographiques de Dunhuang (suite et fin). — II. Le Livre des barbares (Manshu) de Fan Chuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 153, pp.419-426. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.5703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03694658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jonathan Felt, Structures of the Earth: Metageographies of Early Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.106-109. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15299104.2022.2101773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springtime of Life: Youth in Chinese History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Klotzbücher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kraushaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2021.2.1-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. I. Documents géographiques de Dunhuang. — II. Les fleuves méridionaux dans le Shuijing zhu de Li Daoyuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.405-410. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.4825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Uses of Geographical Knowledge in Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasegawa Masato 長谷川正人</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Shih-Pei 陳詩沛</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumenta Serica - Journal of Oriental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (2), pp.349-352. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02549948.2021.1989777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03479231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations de l’environnement dans le monde chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Patterned Guidelines of Shazhou (Shazhou tujing) and geographical practices in Tang China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.479-497. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censorship and Self-censorship in Chinese Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Klotzbücher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kraushaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataša Vampelj Suhadolnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2020.1.9-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JAMI Catherine (dir.), Individual itineraries and the spatial dynamics of knowledge: science, technology and medicine in China, 17th-20th centuries, Institut des hautes études chinoises, Paris, x + 404 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.441-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03814036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Southern Man People as a Political and Fiscal Problem in Han Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumenta Serica - Journal of Oriental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (1), pp.145-164. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02549948.2019.1603443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décentrement du regard géographique dans le Shuijing zhu de Li Daoyuan († 527)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104 (1), pp.241-266. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2018.6273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie religieuse des Six dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asr.1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde perdu de la taïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mondes perdus, mondes rêvés, 7, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideo.631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort par noyade dans la littérature géographique du haut Moyen Âge chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.51-77. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etchi.2017.1589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowan K. Flad & Poshan Chen, Ancient Central China. Centers and Peripheries along the Yangzi River, Cambridge : Cambridge University Press, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (2), pp.173-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et intégration dans l'empire des populations Man du Jingzhou en Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 302 (2), pp.485-509. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.302.2.3055593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Robson, Power of Place : The Religious Landscape of the Southern Sacred Peak (Nanyue 南嶽) in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.293-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Blanc et Rémi Mathieu (dir.), Approches critiques de la mythologie chinoise, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.231-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey, Introduction à la pensée chinoise (Paris, Marabout, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'étude des religions et de la laïcité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Imperial Information Gathering. The Book of Southern Barbarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brian Lander, Peter Lavelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China’s Environmental History. A Reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial Territorial Data Before the Age of Print</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mackenzie Cooley; Huiyi Wu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing an Empire. Early Modern Chinese and Spanish Worlds in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-116, 2025, 978-1-64315-076-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codification du savoir géographique et particularismes régionaux sous les Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hureau; Frédéric Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemins de vie en terres chinoises. Mélanges offerts à Catherine Despeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Asiathèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-383, 2024, 978-2-36057-403-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04720156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Recollection of Place in Li Daoyuan’s Shuijing zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garret Olberding. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Exercise of the Spatial Imagination in Pre-Modern China: Shaping the Expanse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-76, 2022, 978-3-11-074965-6. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110749823-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03563612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l’origine des fleuves dans les premiers textes géographiques chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Sylvain Filliozat; Michel Zink. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves d'Asie. Centres de civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-255, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02861482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renseignement et espionnage en Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Brun; Eric Denécé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renseignement et espionnage pendant l’Antiquité et le Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-152, 2019, 9782340035478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextuality, Customs and Regionalism in the ‘Geographical Treatise’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Patrick Morgan; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monographs in Tang Official Historiography: Perspectives from the Technical Treatises of the History of Sui (Sui shu)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-322, 2019, Why the Sciences of the Ancient World Matter, 978-3-030-18037-9. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18038-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parthians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Coloru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Traina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michele Bernardini; Gianluca Bonora; Giusto Traina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkmenistan. Histories of a Country, Cities and a Desert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umberto Allemandi, pp.49-58, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sasanians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Coloru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Traina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michele Bernardini; Gianluca Bonora; Giusto Traina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkmenistan. Histories of a Country, Cities and a Desert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umberto Allemandi, pp.59-65, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Dao 王導 (276-339)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.471-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Dun 王敦 (266-324)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.473-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrages géographiques chinois (Les)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1310-1316. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.27687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.198-202. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.22050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Zhao 鮑照 (ca. 414-466)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuo Fen 左芬/棻 († 300)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Sixie 賈思勰 (fl. IVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuo Si 左思 (ca. 250-305)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.672-673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Kan 陶侃 (259-334)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.445-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Daoyuan 酈道元 († 527)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.276-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Hua 張華 (232-300)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.619-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liang 庾亮 (289-340)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.599-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Qu 常璩 (fl. milieu du IVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Quan 孫權 (182-252)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.430-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Hong 劉弘 (236-306)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Qingzhi 沈慶之 (386-465)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.400-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huisheng 慧/惠生 (fl. début du VIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sima Biao 司馬彪 († ca. 306)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.410-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhitui 顏之推 (531-591)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.575-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyuan 慧遠 (334-416)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.242-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Linghui 鮑令暉 († ca. 456)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire du Livre des rivières (Le) (Shuijing zhu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.363-366. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.25312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zong Lin 宗懍 (501 ?-565 ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.667-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace dans les textes du haut Moyen Âge chinois : géographie politique, humaine et culturelle de la région du Jingzhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. École pratique des hautes études - EPHE PARIS, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015EPHE4082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03480904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des barbares pour repenser l’histoire médiévale du monde chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Barbare. Héritages antiques et échos contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jordi Pià-Comella; Nathalie Vuillemin, Apr 2026, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early landscapes, local writings and medieval communities along the Yangzi River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Societies and Histories of East Asia Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maddalena Barenghi; Rita Dal Martello, May 2025, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chuo’s Manshu: Ethnographic account or local gazetteer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval China Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jakub Hruby, Nov 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">唐代雲南：在民族志與官僚制度之間的樊綽《蠻書》</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">中研院文哲所所内重點研究計畫：修辭與跨學科研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zeb Raft, Jun 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Hagiographies as Geographical Sources: Early Medieval Examples of Fragmentary Transmissions of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la transmission à l’émergence de traditions : évolution historique et plasticité sémantique du terme zhuan/chuan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laetitia Chhiv, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Social and Cultural History of Geographical Knowledge: Evidence from Dunhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFEO and Tōyō Bunko Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costantino Moretti, Oct 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">唐代地理的社會及文化史：以敦煌文獻為中心</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHP-EFEO Talk 專題演講</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Muyard, Jun 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">山水的起源：以地理文獻為中心</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">臺大與中研院聯合創新計畫 「帝制中國的時空知識」</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FU Yang 傅揚, Jun 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Qi shu 59: Ruirui enemies, Henan, Di and Qiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Historiography of Early Medieval Period</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Baccini; Maddalena Barenghi; Sebastian Eicher, Dec 2025, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunhuang Geographical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Silk Road Oasis Symposium: Exploring Dunhuang’s Multifaceted Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélodie Doumy, Feb 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie dans les manuscrits chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets graphiques utilisables. Traces, cartes, graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Debien, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Frontier Landscapes: Dunhuang and Western Yunnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennial Conference of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Chinese Studies, Aug 2024, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conférence : The Mobility of Nomadic and Sedentary Peoples on the Margins of China: Anthropological and Historical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mobility of Nomadic and Sedentary Peoples on the Margins of China: Anthropological and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSRL; CRCAO; CNRS, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wuman(s) and non-Wuman(s) in medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Margins of the Human in Medieval China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luke Bender; Tian Xiaofei, Jun 2022, (online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l’Europe et la Chine médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Madeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire de la cartographie et son écriture à l’épreuve du renouvellement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission histoire du Comité français de cartographie, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03874932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-making and place-knowing: Dunhuang in geographical documents and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterAsian Networks and the Making(s) of the First Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Chan, Jul 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Good officials” in the Nan Qi shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shifting categories in early medieval Chinese histories: The “Good officials” and “Favoured and Undeserving” in Wei shu, Song shu and Nan Qi shu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maddalena Barenghi; Giulia Baccini, Nov 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Southwestern Frontier in Tang China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd biennial conference of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Chinese Studies, Aug 2021, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03328297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conférence &amp;quot;Uses and Representations of the Environment in the Chinese World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serfass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uses and Representations of the Environment in the Chinese World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'études chinoises, 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterned itineraries as local repositories for knowing the Chinese empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing an Empire: Imperial Science in the Early Modern Spanish &amp; Chinese Empires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Institute for the History of Science; Wu Huiyi; Mackenzie Cooley, Nov 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, représenter et parcourir l’espace à Dunhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Orient médiéval : identités et fantasmes sur carte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale et universitaire de Strasbourg, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterned itineraries and the making of geographical information in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Lavoix; Pablo Blistein; Andreas Janousch, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Texts Reuse and the Production of Tujing (“Illustrated Itineraries”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd biennial conference of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Chinese Studies, Aug 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situating Geographical Knowledge before the Printing Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval China Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Madrid; Andreas Janousch, Nov 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes a Region (in Imperial China)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Makes a Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University; Olga Lomova, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Tujing Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time and Timing in Early Medieval China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jörg Henning Hüsemann, May 2018, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires Ruraux, représentations anciennes et projets contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jean Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Chine - Cycles de rencontres de la Cité de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l’Architecture; Françoise Ged, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la civilisation chinoise : la description des fleuves dans les premiers textes géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves d’Asie centres de civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des inscriptions et belles-lettres; Société asiatique, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Ye on Harsh Barbarians and Benevolent Officials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fan Ye’s History of the Later Han</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice L'Haridon, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern vs. Southern Barbarians: Aspects of the Representation of Non Chinese People in Fan Ye’s Hou Han shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Biennial Conference of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Chinese Studies, Aug 2016, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piété filiale et représentation de la famille dans la Chine méridionale du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de familles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'études chinoises, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits et relations tributaires aux frontières méridionales de l’empire chinois, IIe-VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières et mobilités des hommes et des idées en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Asie, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction historiographique et intégration dans l’empire des populations autochtones du cours moyen du fleuve Bleu dans la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vérités et mensonges dans les sociétés orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Asiatique, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalism in the ‘Geographical Treatise’ of the Book of Sui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Treatises of the Book of Sui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Chaussende; Karine Chemla; Zhu Yiwen, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Treatise on Geography’ in the Book of Sui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Li Chunfeng and Historical Treatises in Early Tang China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karine Chemla; Damien Chaussende; Zhu Yiwen, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étonnants historiens : les lointaines fabriques de l'histoire 1/2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.6890459364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis Lycas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l’École pratique des hautes études (EPHE, PSL) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexis-lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3638-2894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200807633</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois études historiques sur Sima Guang et le Miroir des âges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Blitstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École pratique des hautes études</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.268, 2026, Patrimoine, Patrick Henriet, 9782492861260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05567199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents géographiques de Dunhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.278, 2025, Civilisations de l'Asie orientale, Rainier Lanselle, 978-2-7226-0858-0. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ur5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Man du fleuve Bleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anacharsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2023, Essais, Histoire, 979-10-279-0456-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04081969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations de l’environnement dans le monde chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (2020), pp.9-275, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04348443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Geographical Knowledge in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Pei Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, pp.161-303, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03870959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Uses of Geographical Knowledge in Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Pei Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumenta Serica - Journal of Oriental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.349-547, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03479264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloniser les peuples des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 539, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05424661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. Historiciser l’invention du paysage (tournant du Ve siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 157, pp.418-427. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1658h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. Le Livre des barbares (Manshu) de Fan Chuo (suite et fin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156, pp.431-438. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13mue⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05018502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. Le Livre des barbares (Manshu) de Fan Chuo (suite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.434-439. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04613487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Southern Man People in Western Han China: Manuscript Evidence from Zoumalou and Hujia Caochang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bamboo and Silk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.278-308. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24689246-20240012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04676825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. Le Livre des barbares (Manshu) de Fan Chuo (suite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.403-412. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.6541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Trombert, Le glaive et la charrue. Soldats et paysans chinois à la conquête de l’Ouest. L’histoire d’un échec. Paris : Collège de France, Institut des Hautes Études Chinoises, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (1-2), pp.181-191. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10901005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04089037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recartographier l’Europe et la Chine médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Comment écrire l'histoire de la cartographie ?, 253, pp.95-112. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz356cwvtgnjjlpumu-35729740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation des savoirs locaux dans les documents géographiques de Dunhuang à l’époque médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (3), pp.441-481. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2023.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Geographical Knowledge in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Pei Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: The Production of Geographical Knowledge in Medieval China, 54 (2), pp.161-165. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/26669323-20220016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03870955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Views on Visual Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bizais-Lillig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Klotzbücher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Visual Materials, 3, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2022.3.lycas_et_al⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. I. Documents géographiques de Dunhuang (suite et fin). — II. Le Livre des barbares (Manshu) de Fan Chuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 153, pp.419-426. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.5703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03694658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jonathan Felt, Structures of the Earth: Metageographies of Early Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.106-109. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15299104.2022.2101773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springtime of Life: Youth in Chinese History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Klotzbücher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kraushaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2021.2.1-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs géographiques chinois, IIIe-Xe siècles. I. Documents géographiques de Dunhuang. — II. Les fleuves méridionaux dans le Shuijing zhu de Li Daoyuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.405-410. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.4825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Uses of Geographical Knowledge in Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasegawa Masato 長谷川正人</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Shih-Pei 陳詩沛</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumenta Serica - Journal of Oriental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (2), pp.349-352. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02549948.2021.1989777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03479231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Patterned Guidelines of Shazhou (Shazhou tujing) and geographical practices in Tang China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.479-497. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations de l’environnement dans le monde chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censorship and Self-censorship in Chinese Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Klotzbücher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kraushaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataša Vampelj Suhadolnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2020.1.9-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JAMI Catherine (dir.), Individual itineraries and the spatial dynamics of knowledge: science, technology and medicine in China, 17th-20th centuries, Institut des hautes études chinoises, Paris, x + 404 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.441-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03814036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Southern Man People as a Political and Fiscal Problem in Han Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumenta Serica - Journal of Oriental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (1), pp.145-164. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02549948.2019.1603443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décentrement du regard géographique dans le Shuijing zhu de Li Daoyuan († 527)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104 (1), pp.241-266. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2018.6273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie religieuse des Six dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asr.1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde perdu de la taïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mondes perdus, mondes rêvés, 7, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideo.631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort par noyade dans la littérature géographique du haut Moyen Âge chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.51-77. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etchi.2017.1589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowan K. Flad & Poshan Chen, Ancient Central China. Centers and Peripheries along the Yangzi River, Cambridge : Cambridge University Press, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (2), pp.173-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et intégration dans l'empire des populations Man du Jingzhou en Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 302 (2), pp.485-509. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.302.2.3055593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Robson, Power of Place : The Religious Landscape of the Southern Sacred Peak (Nanyue 南嶽) in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.293-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Blanc et Rémi Mathieu (dir.), Approches critiques de la mythologie chinoise, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.231-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey, Introduction à la pensée chinoise (Paris, Marabout, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'étude des religions et de la laïcité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Imperial Information Gathering. The Book of Southern Barbarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brian Lander, Peter Lavelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China’s Environmental History. A Reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial Territorial Data Before the Age of Print</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mackenzie Cooley; Huiyi Wu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing an Empire. Early Modern Chinese and Spanish Worlds in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-116, 2025, 978-1-64315-076-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codification du savoir géographique et particularismes régionaux sous les Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hureau; Frédéric Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemins de vie en terres chinoises. Mélanges offerts à Catherine Despeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Asiathèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-383, 2024, 978-2-36057-403-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04720156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Recollection of Place in Li Daoyuan’s Shuijing zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garret Olberding. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Exercise of the Spatial Imagination in Pre-Modern China: Shaping the Expanse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-76, 2022, 978-3-11-074965-6. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110749823-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03563612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l’origine des fleuves dans les premiers textes géographiques chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Sylvain Filliozat; Michel Zink. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves d'Asie. Centres de civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-255, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02861482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renseignement et espionnage en Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Brun; Eric Denécé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renseignement et espionnage pendant l’Antiquité et le Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-152, 2019, 9782340035478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextuality, Customs and Regionalism in the ‘Geographical Treatise’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Patrick Morgan; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monographs in Tang Official Historiography: Perspectives from the Technical Treatises of the History of Sui (Sui shu)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-322, 2019, Why the Sciences of the Ancient World Matter, 978-3-030-18037-9. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18038-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parthians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Coloru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Traina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michele Bernardini; Gianluca Bonora; Giusto Traina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkmenistan. Histories of a Country, Cities and a Desert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umberto Allemandi, pp.49-58, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sasanians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Coloru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Traina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michele Bernardini; Gianluca Bonora; Giusto Traina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkmenistan. Histories of a Country, Cities and a Desert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umberto Allemandi, pp.59-65, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Dao 王導 (276-339)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.471-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Dun 王敦 (266-324)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.473-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrages géographiques chinois (Les)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1310-1316. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.27687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.198-202. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.22050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Sixie 賈思勰 (fl. IVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuo Fen 左芬/棻 († 300)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Zhao 鮑照 (ca. 414-466)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liang 庾亮 (289-340)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.599-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Qu 常璩 (fl. milieu du IVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuo Si 左思 (ca. 250-305)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.672-673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Kan 陶侃 (259-334)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.445-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Daoyuan 酈道元 († 527)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.276-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Hua 張華 (232-300)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.619-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Quan 孫權 (182-252)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.430-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Hong 劉弘 (236-306)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huisheng 慧/惠生 (fl. début du VIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Qingzhi 沈慶之 (386-465)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.400-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyuan 慧遠 (334-416)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.242-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhitui 顏之推 (531-591)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.575-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Linghui 鮑令暉 († ca. 456)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sima Biao 司馬彪 († ca. 306)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.410-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire du Livre des rivières (Le) (Shuijing zhu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.363-366. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.25312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zong Lin 宗懍 (501 ?-565 ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.667-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace dans les textes du haut Moyen Âge chinois : géographie politique, humaine et culturelle de la région du Jingzhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. École pratique des hautes études - EPHE PARIS, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015EPHE4082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03480904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des barbares pour repenser l’histoire médiévale du monde chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Barbare. Héritages antiques et échos contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jordi Pià-Comella; Nathalie Vuillemin, Apr 2026, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early landscapes, local writings and medieval communities along the Yangzi River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Societies and Histories of East Asia Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maddalena Barenghi; Rita Dal Martello, May 2025, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chuo’s Manshu: Ethnographic account or local gazetteer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval China Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jakub Hruby, Nov 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Social and Cultural History of Geographical Knowledge: Evidence from Dunhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFEO and Tōyō Bunko Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costantino Moretti, Oct 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">唐代地理的社會及文化史：以敦煌文獻為中心</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHP-EFEO Talk 專題演講</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Muyard, Jun 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">唐代雲南：在民族志與官僚制度之間的樊綽《蠻書》</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">中研院文哲所所内重點研究計畫：修辭與跨學科研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zeb Raft, Jun 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Hagiographies as Geographical Sources: Early Medieval Examples of Fragmentary Transmissions of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la transmission à l’émergence de traditions : évolution historique et plasticité sémantique du terme zhuan/chuan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laetitia Chhiv, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">山水的起源：以地理文獻為中心</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">臺大與中研院聯合創新計畫 「帝制中國的時空知識」</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FU Yang 傅揚, Jun 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Qi shu 59: Ruirui enemies, Henan, Di and Qiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Historiography of Early Medieval Period</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Baccini; Maddalena Barenghi; Sebastian Eicher, Dec 2025, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunhuang Geographical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Silk Road Oasis Symposium: Exploring Dunhuang’s Multifaceted Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélodie Doumy, Feb 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie dans les manuscrits chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets graphiques utilisables. Traces, cartes, graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Debien, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Frontier Landscapes: Dunhuang and Western Yunnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennial Conference of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Chinese Studies, Aug 2024, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conférence : The Mobility of Nomadic and Sedentary Peoples on the Margins of China: Anthropological and Historical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mobility of Nomadic and Sedentary Peoples on the Margins of China: Anthropological and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSRL; CRCAO; CNRS, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wuman(s) and non-Wuman(s) in medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Margins of the Human in Medieval China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luke Bender; Tian Xiaofei, Jun 2022, (online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l’Europe et la Chine médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Madeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire de la cartographie et son écriture à l’épreuve du renouvellement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission histoire du Comité français de cartographie, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03874932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-making and place-knowing: Dunhuang in geographical documents and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterAsian Networks and the Making(s) of the First Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Chan, Jul 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Good officials” in the Nan Qi shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shifting categories in early medieval Chinese histories: The “Good officials” and “Favoured and Undeserving” in Wei shu, Song shu and Nan Qi shu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maddalena Barenghi; Giulia Baccini, Nov 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Southwestern Frontier in Tang China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd biennial conference of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Chinese Studies, Aug 2021, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03328297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la conférence &amp;quot;Uses and Representations of the Environment in the Chinese World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serfass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uses and Representations of the Environment in the Chinese World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'études chinoises, 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterned itineraries as local repositories for knowing the Chinese empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing an Empire: Imperial Science in the Early Modern Spanish &amp; Chinese Empires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Institute for the History of Science; Wu Huiyi; Mackenzie Cooley, Nov 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, représenter et parcourir l’espace à Dunhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Orient médiéval : identités et fantasmes sur carte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale et universitaire de Strasbourg, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterned itineraries and the making of geographical information in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Lavoix; Pablo Blistein; Andreas Janousch, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Texts Reuse and the Production of Tujing (“Illustrated Itineraries”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd biennial conference of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Chinese Studies, Aug 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situating Geographical Knowledge before the Printing Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval China Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Madrid; Andreas Janousch, Nov 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes a Region (in Imperial China)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Makes a Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University; Olga Lomova, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Tujing Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time and Timing in Early Medieval China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jörg Henning Hüsemann, May 2018, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires Ruraux, représentations anciennes et projets contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jean Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Chine - Cycles de rencontres de la Cité de l’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l’Architecture; Françoise Ged, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la civilisation chinoise : la description des fleuves dans les premiers textes géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves d’Asie centres de civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des inscriptions et belles-lettres; Société asiatique, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Ye on Harsh Barbarians and Benevolent Officials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fan Ye’s History of the Later Han</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice L'Haridon, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern vs. Southern Barbarians: Aspects of the Representation of Non Chinese People in Fan Ye’s Hou Han shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Biennial Conference of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Chinese Studies, Aug 2016, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piété filiale et représentation de la famille dans la Chine méridionale du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de familles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'études chinoises, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits et relations tributaires aux frontières méridionales de l’empire chinois, IIe-VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières et mobilités des hommes et des idées en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Asie, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction historiographique et intégration dans l’empire des populations autochtones du cours moyen du fleuve Bleu dans la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vérités et mensonges dans les sociétés orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Asiatique, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalism in the ‘Geographical Treatise’ of the Book of Sui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Treatises of the Book of Sui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Chaussende; Karine Chemla; Zhu Yiwen, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Treatise on Geography’ in the Book of Sui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lycas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Li Chunfeng and Historical Treatises in Early Tang China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karine Chemla; Damien Chaussende; Zhu Yiwen, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étonnants historiens : les lointaines fabriques de l'histoire 1/2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46FE39AF"/>
+    <w:nsid w:val="5A39E404"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-lycas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3638-2894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200807633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Blitstein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L'Haridon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i6doc.com/fr/book/?gcoi=28001100348500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/20307" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ur5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-anacharsis.com/Les-Man-du-fleuve-Bleu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348443v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Hasegawa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Pei Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04676825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24689246-20240012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t50" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6541" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04089037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10901005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz356cwvtgnjjlpumu-35729740" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319429v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26669323-20220016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Giorgi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hardie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Klotzb&#252;cher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2022.3.lycas_et_al" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.5703" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15299104.2022.2101773" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dessein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kraushaar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2021.2.1-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4825" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasegawa Masato &#38263;&#35895;&#24029;&#27491;&#20154;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shih-Pei &#38515;&#35433;&#27803;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2021.1989777" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12279" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162244v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Vampelj Suhadolnik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2020.1.9-18" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2019.1603443" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2018.6273" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1751" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.631" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2017.1589" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308241v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.302.2.3055593" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308437v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985595v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fulcrum.org/concern/monographs/8p58pg80j?locale=en" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04720156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asiatheque.com/fr/livre/chemins-de-vie-en-terres-chinoises" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563612v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110749823/html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110749823-004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aibl.fr/publications/actes-de-colloque/colloques-journees-d-etude/article/fleuves-d-asie-centres-de-2753" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/268-renseignement-et-espionnage-pendant-l-antiquite-et-le-moyen-age-9782340035478.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-18038-6_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18038-6_10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Coloru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusto Traina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471255v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.27687" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.22050" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471235v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471242v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471225v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471246v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471248v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471227v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.25312" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03480904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EPHE4082" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570649v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570645v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570640v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570626v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570594v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327616v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874932v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873579v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328297v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331355v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508338v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508336v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508331v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508333v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508330v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508328v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean Hubert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ferrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508322v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508321v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508312v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03052207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bernand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-lycas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3638-2894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200807633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Blitstein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L'Haridon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i6doc.com/fr/book/?gcoi=28001100348500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/20307" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ur5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-anacharsis.com/Les-Man-du-fleuve-Bleu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348443v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Hasegawa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Pei Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1658h" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t50" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04676825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24689246-20240012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6541" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04089037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10901005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz356cwvtgnjjlpumu-35729740" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26669323-20220016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928166v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Giorgi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hardie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Klotzb&#252;cher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2022.3.lycas_et_al" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.5703" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15299104.2022.2101773" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dessein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kraushaar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2021.2.1-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4825" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasegawa Masato &#38263;&#35895;&#24029;&#27491;&#20154;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shih-Pei &#38515;&#35433;&#27803;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2021.1989777" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12279" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162244v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Vampelj Suhadolnik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2020.1.9-18" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2019.1603443" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2018.6273" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308327v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1751" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.631" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308306v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2017.1589" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.302.2.3055593" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985600v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fulcrum.org/concern/monographs/8p58pg80j?locale=en" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04720156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asiatheque.com/fr/livre/chemins-de-vie-en-terres-chinoises" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110749823/html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110749823-004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aibl.fr/publications/actes-de-colloque/colloques-journees-d-etude/article/fleuves-d-asie-centres-de-2753" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/268-renseignement-et-espionnage-pendant-l-antiquite-et-le-moyen-age-9782340035478.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-18038-6_10" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18038-6_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Coloru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusto Traina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471254v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471255v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925242v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.27687" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925239v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.22050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471235v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471224v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471257v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471262v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471253v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471242v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471256v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.25312" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03480904v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EPHE4082" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570660v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570640v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570626v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570620v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570594v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570588v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570582v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327616v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873562v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874932v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873579v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328297v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508338v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508334v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508336v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508331v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508333v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508332v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508328v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean Hubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ferrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508324v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508322v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508321v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508317v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508312v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03052207v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bernand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>