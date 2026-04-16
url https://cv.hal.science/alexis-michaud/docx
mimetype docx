--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis Michaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexis-michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1165-2680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095131507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120871374</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000385276788</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-7112-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur au CNRS, membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et Civilisations à Tradition Orale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (LACITO, UMR 7107 CNRS-Sorbonne Nouvelle-Institut National des Langues et Civilisations Orientales)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexis.michaud@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire na (mosuo) – chinois – français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashilamu Latami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale-Marie Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Lexica, Benjamin Galliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01204645v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">永宁阿拉瓦村摩梭方言—汉—英—法词典</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashilamu Latami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale-Marie Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Lexica, Benjamin Galliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01744420v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na (Mosuo) – English – Chinese dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashilamu Latami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale-Marie Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Lexica, Benjamin Galliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01204638v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone in Yongning Na: Lexical tones and morphotonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Diversity Linguistics, Haspelmath, Martin, 978-3-96110-509-0. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15275071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094049v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduplication [N° 29 de : Faits de langues]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faits de langues, pp.258, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pangloss Collection: Opening up research data on endangered and under-documented languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101 (1), pp.e38-e59. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/lan.2025.a954237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam Michel Ferlus (1935-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (2), pp.249-252. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19606028-bja10041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering Michel Ferlus (1935-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Southeast Asian Linguistics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.xxiv-xxix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistes de terrain en quête d’éthique : de l’archivage numérique insouciant à la réflexivité permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ypu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518087v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">纳西语的升调——从共时分布类型及演变看字调升调的历史来源</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yuyanxue Luncong 语言学论丛</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.133-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intonation dans les langues tonales : des réflexions générales et deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Scholvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 199 (1), pp.399-429. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.204.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03189736v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Christensen, Julia, Christopher Cox & Lisa Szabo-Jones (eds.). 2018. Activating the heart: Storytelling, knowledge sharing and relationship (Indigenous Studies Series). Waterloo, Ontario, Canada: Wilfrid Laurier University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.58-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription du linguiste au miroir de l’intelligence artificielle : réflexions à partir de la transcription phonémique automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115 (1), pp.141-166. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.115.1.3289158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02881731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Anusree SREENIVASAN. — The tonal phonology of Thadou. Munich, LINCOM, 2019 (LINCOM Studies in Asian Linguistics 88)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.137-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02949362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Digital Object Identifier, une impérieuse nécessité ? L'exemple de l'attribution de DOI à la Collection Pangloss, archive ouverte de langues en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.156-175. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.202.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02870206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward open data policies in phonetics: What we can gain and how we can avoid pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garellek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Sum Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.3 - 16. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v9i00.14955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de « ceux qui ne sont rien » en Asie du sud-est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likun He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série "Oralités contestataires", pp.147-154. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.7019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519293v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating automatic transcription into the language documentation workflow: Experiments with Na data and the Persephone toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Neubig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.393-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de numérisation DO-RE-MI-FA : données des recherches de Michel Ferlus en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AFRASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93-94, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04682743v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z in company names: trendy clothing for a typical Vietnamese sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiển Phạm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon-Khmer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.53-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413258v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">骆克的纳西语-英语百科辞典中的拼音系统、对照国际音标</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueguang He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">茶马古道研究集刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376259v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech data acquisition: the underestimated challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Niebuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KALIPHO - Kieler Arbeiten zur Linguistik und Phonetik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue: "Theoretical and empirical foundations of experimental phonetics", 3, pp.1-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01026295v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strata of standardization: the Phong Nha dialect of Vietnamese (Quảng Bình Province) in historical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (1), pp.124-162. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ltba.38.1.04mic⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone and intonation: introductory notes and practical recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KALIPHO - Kieler Arbeiten zur Linguistik und Phonetik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue: "Theoretical and empirical foundations of experimental phonetics", 3, pp.43-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01091477v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrasing, prominence, and morphotonology: How utterances are divided into tone groups in Yongning Na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Chinese linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.112-152. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/2405478X-00801006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonemic and tonal analysis of the Pianding dialect of Naxi (Dadong County, Lijiang Municipality)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likun He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19606028-00441p01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting and researching endangered languages: the Pangloss Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mazaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.119-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">鼻化特征在历史演变中的转移----从辅音声母到元音？还是元音到辅音声母？</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert L. Rankin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastling / Dongfang yuyanxue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.159-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00915473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">单音节化：东亚语言中的一些常见演化形式</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">茶马古道研究集刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.74-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Pinson, Thomas M. 2012. A Naxi-Chinese-English Dictionary (Naqxi-Habaq-Yiyu Ceeqdiail / 纳西汉英词典)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phonology of Laze: phonemic analysis, syllabic inventory, and a short word list</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yuyanxue Luncong 语言学论丛</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.196-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">永宁摩梭话（纳语）长篇语料的记录整理与研究工作</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">丽江民族研究 Lijiang Minzu Yanjiu (Lijiang Ethnic Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.36-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">香格里拉县次恩丁村纳西语音系研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirong Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">茶马古道研究集刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.139-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00793264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical transfer of nasality between consonantal onset and vowel: from C to V or from V to C?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert L. Rankin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.201-230. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dia.29.2.04mic⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00580260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tones of numerals and numeral-plus-classifier phrases: on structural similarities between Naxi, Na and Laze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching the historical phonology of three highly eroded Sino-Tibetan languages: Naxi, Na and Laze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (4), pp.468-498. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dia.28.4.02jac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537990v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de tons en Asie orientale : typologie, schémas évolutifs et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.247-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">云南省丽江市永宁区域摩梭话中濒临消失的声调与音位</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashi Latami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lijiang Minzu Yanjiu 丽江民族研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.344-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Naxi and Pumi at the end of the 19th century: evidence on sound changes from the word lists by Charles-Eudes Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">丽江市古城区文化乡纳西语（纳语）音位系统研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueguang He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">茶马古道研究集刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.190-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376471v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching the prosodic system of Shǐxīng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (3), pp.539-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336149v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">木里水田话声调系统研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minority Languages of China (Minzu Yuwen 民族语文)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual transcription and acoustic data: the example of /i/ in Yongning Na (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325269v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonemic and tonal analysis of Yongning Na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp. 159-196. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1960602808x00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00358610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal contrasts and initial consonants: a case study of Tamang, a ‘missing link’ in tonogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mazaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (4), pp.231-256. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000192794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduplication : universaux iconiques et valeurs en système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp. 117-124. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-029-01-900000010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassociated tones and coalescent syllables in Naxi (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueguang He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (3), pp.237-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La réduplication, 29, pp.5--8. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-029-01-900000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir phonétique des formes rédupliquées : réduplication, tons lexicaux et intonation en na (naxi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Các thanh điệu thanh hầu hoá và phi thanh hầu hoá dưới tác dụng của sự nhấn âm: các giá trị hệ số mở tiến dần đến cực đại</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ngôn ngữ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (2), pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three extreme cases of neutralisation: nasality, retroflexion and lip-rounding in Naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (1), pp. 23-55. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/clao.2006.1746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllabic inventory of a Western Naxi dialect, and correspondence with Joseph F. Rock's transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (1), pp. 3-21. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/clao.2006.1745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal release, nasal finals and tonal contrasts in Hanoi Vietnamese: an aerodynamic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon-Khmer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal reassociation and rising tonal contours in Naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29(1), pp. 61-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final consonants and glottalization: new perspectives from Hanoi Vietnamese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61(2-3), pp. 119-146. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000082560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic systems: Mainland Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Watkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Gussenhoven; Aoju Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Language Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01617182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonny Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aronoff, Mark. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, 9780199384655. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780199384655.013.748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nàxī 納西 language / Naish languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoping Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Chinese Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brill, pp.144-157, 2017, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/2210-7363_ecll_COM_00000247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00793649v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Georges Haudricourt (1911-1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rint Sybesma; Wolfgang Behr; Zev Handel; C.T. James Huang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Chinese Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-354, 2017, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/2210-7363_ecll_COM_000143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00793597v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Structure in Asia: Yongning Na (Sino-Tibetan) and Vietnamese (Austroasiatic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Féry, Caroline; Ishihara, Shinichiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Information Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.2048-2070, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tone patterns of numeral-plus-classifier phrases in Yongning Na: a synchronic description and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathan Hill; Tom Owen-Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhimalayan Linguistics. Historical and Descriptive Linguistics of the Himalayan Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp. 275-311, 2013, Trends in Linguistics. Studies and Monographs [TiLSM] 266, 978-3-11-031083-2. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110310832.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monosyllabicization: patterns of evolution in Asian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Nau, Thomas Stolz &amp; Cornelia Stroh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monosyllables: from phonology to typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akademie Verlag, pp.115-130, 2012, Studia typologica, 978-3050059259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436432v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pictographs and the language of Naxi rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Mathieu; Cindy Ho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quentin Roosevelt's China. Ancestral Realms of the Naxi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnoldsche Art Publishers, pp.90-99, 2011, 9783897903432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00613668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we need tone features?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.N. Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hume, Elizabeth; Goldsmith, John; Wetzels, Leo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tones and features</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.3-24, 2011, 9783110246223. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110246223.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A description of endangered phonemic oppositions in Yongning Na (Mosuo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashi Latami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xu Shixuan, Tjeerd de Graaf and Cecilia Brassett. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues of language endangerment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intellectual property publishing house (知识产权出版社), Beijing, pp.55-71, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic constituents in French: a data-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Fónagy; Yuji Kawaguchi; Tsunekazu Moriguchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosody and syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp. 47-64, 2006, Usage-based linguistic informatics, 9789027233158. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ubli.3.05vai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus et tons lexicaux: de la variété des paramètres prosodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Lacheret-Dujour, J. François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction et moyens d'expression de la focalisation à travers les langues, Mémoires de la Société de Linguistique de Paris, nouvelle série, tome XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp. 13-47, 2003, Mémoires de la Société de Linguistique de Paris, nouvelle série, tome XIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFEO-CNRS-SOAS word list for linguistic fieldwork in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thị Thu Hà Phạm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Gehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068533v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du niveau de proximité entre enregistrements audio et évaluation indirecte du niveau d’abstraction des représentations issues d’un grand modèle de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.112-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and language identification in Multilingual Models of Speech: exploring the genericity and robustness of speech representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos Island, Greece. pp.3330-3334, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing degrees of closeness between audio recordings along different dimensions using large-scale cross-lingual models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EACL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Mar 2024, St. Julian’s, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 'snippet-lects' to doculects and dialects: Leveraging neural representations of speech for placing audio signals in a language landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting of the Special Interest Group on Under-resourced Languages (SIGUL 2023), a satellite workshop of Interspeech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.29-33, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SIGUL.2023-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108652v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter l'accès des praticiens du Traitement Automatique des Langues à des jeux de données de langues rares : un deuxième point d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2022.computel-1.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03647315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plugging a neural phoneme recognizer into a simple language model: a workflow for low-resource settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.4905-4909, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03625581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating NLP specialists’ access to language archive materials: an update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles pré-entraînés à l'épreuve des langues rares : expériences de reconnaissance de mots sur la langue japhug (sino-tibétain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03625580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly automatic transcription of low-resource languages: Plugging ESPnet into Elpis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lambourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComputEL-4: Fourth Workshop on the Use of Computational Methods in the Study of Endangered Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Hawai‘i, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03030529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation de modèles neuronaux pour la transcription phonémique : premiers pas vers la reconnaissance de mots pour les langues rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for language documentation: a progress report for Japhug and Na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lambourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Workshop on Sino-Tibetan Languages of Southwest China 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonemic transcription of low-resource languages: To what extent can preprocessing be automated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint SLTU (Spoken Language Technologies for Under-resourced languages) and CCURL (Collaboration and Computing for Under-Resourced Languages) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Marseille, France. pp.306-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513914v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlloVera: a multilingual allophone database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R Mortensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Littell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Rijhwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020: 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02527046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'erreurs de transcriptions phonémiques automatiques d'une langue « rare » : le na (mosuo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.451-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir aux linguistes « de terrain » un accès à la transcription automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montrouge, France. pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic lessons from automatic phonemic transcription: preliminary reflections on Na (Sino-Tibetan) and Tsuut’ina (Dene) data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS XIX (19th International Congress of Phonetic Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02059313v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glottalized tone in Muong (Vietic): a pilot study based on audio and electroglottographic recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Phonetic Association (IPA); Australasian Speech Science and Technology Association, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating phonemic transcription of low-resource tonal languages for language documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Neubig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaria Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Bird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.3356-3365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01709648v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonemic transcription of low-resource tonal languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Neubig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Language Technology Association Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Brisbane, Australia. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01656683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des ressources électroniques interconnectées : Lexica, les dictionnaires de la collection Pangloss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France. pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01557348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer au progrès solidaire des recherches et de la documentation : la Collection Pangloss et la Collection AuCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đăng-Khoa Mạc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude de la Parole 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la Communication Parlée, Jul 2016, Paris, France. pp.155-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of speaker attitudes on glottalized tones: a study of two Vietnamese sentence-final particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Khoa Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-Dat Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS XVIII (18th International Congress of Phonetic Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148772v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic insights into a simple level-tone system: ‘careful’ vs. ‘impatient’ realizations of Naxi High, Mid and Low tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS XVIII (18th International Congress of Phonetic Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the automatic processing of Yongning Na (Sino-Tibetan): developing a 'light' acoustic model of the target language and testing 'heavyweight' models from five national languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Ngoc-Diep Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Spoken Language Technologies for Under-resourced Languages (SLTU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St Petersburg, Russia. pp.153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of intonation and complex lexical tones: how speaker attitudes affect the realization of glottalization on Vietnamese sentence-final particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Khoa Mac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. (the Proceedings do not have page numbers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying level-tone systems in Asia: the case of the Naish languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phonetics of the Languages in China (ICPLC-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Hong Kong, Hong Kong SAR China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868019v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex tones of East/Southeast Asian languages: current challenges for typology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Tonal Aspects of Languages (TAL 2012), Nanjing, China (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nanjing (Chine), China. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining documentation and research: ongoing work on an endangered language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Toda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALP 2012 (2012 International Conference on Asian Language Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hanoi, Vietnam. pp.169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple architecture for the fine-grained documentation of endangered languages: the LACITO multimedia archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Speech Database and Assessments (Oriental COCOSDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hsinchu, Taiwan. pp.14-23, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSDA.2011.6085973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00620893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tones and intonation: some current challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Seminar on Speech Production (ISSP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolph Sock, Susanne Fuchs &amp; Yves Laprie, Dec 2008, Strasbourg, France, Dec. 8th-12th, 2008, France. pp. 13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325982v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first approach to the prosodic system of Laze: fieldwork data and cross-language perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Tibeto-Burman Languages of Sichuan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Linguistics - Academia Sinica, Nov 2008, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections about the phonemic analysis of Yongning Na (Tibeto-Burman): perceptual transcription and acoustic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics Conference of China 2008 (PCC 2008): 第八届中国语音学学术会议</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Beijing, China. (Proceedings published as a CD-ROM; no page numbers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259335v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phonetic evolution of reduplicated expressions: reduplication, lexical tones and prosody in Na (Naxi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp. 801-804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00166896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La courbe de F0 des sonantes initiales de syllabe joue-t-elle un rôle prosodique? Etude-pilote de données d'anglais britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. 121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets aérodynamiques du mouvement du velum : le cas des voyelles nasales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. 247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot study on the F0 curve of syllable-initial sonorants, comparing nasals, lenis stops and fortis stops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque de Villetaneuse sur l’anglais oral (ALOES 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitch and voice quality characteristics of the lexical word-tones of Tamang, as compared with level tones (Naxi data) and pitch-plus-voice-quality tones (Vietnamese data)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mazaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dresden, Germany. pp. 819-822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replicating in Naxi (Tibeto-Burman) an experiment designed for Yorùbá: An approach to ‘prominence-sensitive prosody' vs. ‘calculated prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.819-822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using open quotient for the characterisation of Vietnamese glottalised tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Eurospeech-Interspeech 2005: 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisboa, Portugal. pp.2885-2889, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement from electroglottography: DECPA, and its application in prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nara, Japan. pp. 633-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glottalized and nonglottalized tones under emphasis: Open quotient curves remain stable, f0 curve is modified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Speech Prosody 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nara, Japan. pp.745-748, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2004-172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rising tone of Naxi: from syntax and intonation to the lexicon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces Prosodiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nantes, France. pp.149-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00153371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu pourrais enregistrer un corpus pour moi ? » Pour une charte de qualité des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Journées d'Etude de la Parole, Nancy (2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Nancy, France. pp. 153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01647020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des langues et partage des ressources : le rôle des chercheurs dans la mise en place de banques de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Journées d'Etude de la Parole (Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp. 153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Collection Pangloss : une archive ouverte de langues peu documentées, conçue pour favoriser une utilisation en Traitement Automatique des Langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthazar Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les technologies linguistiques pour tous (LT4AII) : Favoriser la diversité linguistique et le multilinguisme dans le monde (UNESCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Collection Pangloss : s’ouvrir à la science… et au reste du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthazar Do Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium 2019 du Laboratoire d'excellence "Fondements empiriques de la linguistique / Empirical Foundations of Linguistics" (Labex EFL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme de corpus de langues tai (tai paw, tai yo, tai don) : alignement temporel entre manuscrit, enregistrement audio et annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Deo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hang Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Doi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CORLI : Traitements et standardisation des corpus multimodaux et web 2.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Li Zihe's “A Grammar of Malimasa with Annotated Texts and Glossary”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/H9.62010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05502673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique de terrain et sciences ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Sciences humaines &amp; sociales - La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Medieval Tibeto-Burman Languages II: Proceedings of the Tenth Seminar of the International Association for Tibetan Studies (PIATS 2003), edited by Christopher I. Beckwith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.277-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des langues menacées et partage des ressources : exemples et conseils pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie de langues à tons (naxi et vietnamien), prosodie de l'anglais : éclairages croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00130149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de systèmes prosodiques d’Asie orientale : linguistique de terrain et phonétique expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lumière - Lyon 2, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01538660v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 3/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | How to avoid reverberation when recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 7/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Transcribing a narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 5/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Work and family: linguistic fieldwork & baby care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 6/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Facing the microphone with confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 1/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Preparing for a visit by journalists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 2/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | One of the last connoisseurs of the Yongning Na language: Ms. Latami Dashilame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 4/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Putting the electroglottographic collar into place for a recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch drawing of the experimental setup for recording oral and nasal airflow (synchronized with the audio signal) using the EVA-2 work station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01648331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêteur, lors d'une enquête linguistique au sujet de la langue naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. HE Xixian 和希贤 (locuteur M4) au domicile de M. HE Xueguang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges avec M. HE Xixian 和希贤 (locuteur de la langue naxi), à son domicile, auprès de l'âtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux dans la cour de l'Association pour la transmission de la culture naxi, Lijiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Vieille ville de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo de M. HE Xueguang 和学光, intellectuel naxi, et Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Vieille ville de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation d'une séance d'enregistrement audio et vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo de groupe, après une séance d'enregistrement électroglottographique de langue naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pékin, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview d'Alexis Michaud par la télévision régionale, retour d'enquête linguistique au sujet de la langue naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Paris, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo de HE Jiren, linguiste naxi, et Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Kunming, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux dans la cour de l'Association pour la transmission de la culture naxi, Lijiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation for an audio and video recording session with Mr. HE Xixian 和希贤</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863051v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges avec M. HE Xixian 和希贤 (locuteur de la langue naxi), à son domicile, auprès de l'âtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo dans le studio d'enregistrement, avec le technicien, après une séance d'enregistrement électroglottographique de langue naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pékin, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection Pangloss, une archive ouverte de langues rares (note rédigée à l'invitation du Comité International Permanent des Linguistes, publiée dans la Newsletter de mars 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04856407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, diffusion et archivage de bases de données des langues rares : enjeux scientifiques et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01683227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis Michaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexis-michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1165-2680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095131507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120871374</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000385276788</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-7112-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur au CNRS, membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et Civilisations à Tradition Orale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (LACITO, UMR 7107 CNRS-Sorbonne Nouvelle-Institut National des Langues et Civilisations Orientales)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexis.michaud@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire na (mosuo) – chinois – français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashilamu Latami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale-Marie Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Lexica, Benjamin Galliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01204645v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">永宁阿拉瓦村摩梭方言—汉—英—法词典</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashilamu Latami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale-Marie Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Lexica, Benjamin Galliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01744420v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na (Mosuo) – English – Chinese dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashilamu Latami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale-Marie Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Lexica, Benjamin Galliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01204638v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone in Yongning Na: Lexical tones and morphotonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Diversity Linguistics, Haspelmath, Martin, 978-3-96110-509-0. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15275071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094049v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduplication [N° 29 de : Faits de langues]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faits de langues, pp.258, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pangloss Collection: Opening up research data on endangered and under-documented languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101 (1), pp.e38-e59. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/lan.2025.a954237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam Michel Ferlus (1935-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (2), pp.249-252. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19606028-bja10041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering Michel Ferlus (1935-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Southeast Asian Linguistics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.xxiv-xxix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistes de terrain en quête d’éthique : de l’archivage numérique insouciant à la réflexivité permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ypu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518087v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">纳西语的升调——从共时分布类型及演变看字调升调的历史来源</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yuyanxue Luncong 语言学论丛</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.133-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intonation dans les langues tonales : des réflexions générales et deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Scholvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 199 (1), pp.399-429. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.204.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03189736v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Christensen, Julia, Christopher Cox & Lisa Szabo-Jones (eds.). 2018. Activating the heart: Storytelling, knowledge sharing and relationship (Indigenous Studies Series). Waterloo, Ontario, Canada: Wilfrid Laurier University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.58-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Anusree SREENIVASAN. — The tonal phonology of Thadou. Munich, LINCOM, 2019 (LINCOM Studies in Asian Linguistics 88)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.137-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02949362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription du linguiste au miroir de l’intelligence artificielle : réflexions à partir de la transcription phonémique automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115 (1), pp.141-166. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.115.1.3289158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02881731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Digital Object Identifier, une impérieuse nécessité ? L'exemple de l'attribution de DOI à la Collection Pangloss, archive ouverte de langues en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.156-175. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.202.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02870206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward open data policies in phonetics: What we can gain and how we can avoid pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garellek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Sum Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.3 - 16. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v9i00.14955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de « ceux qui ne sont rien » en Asie du sud-est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likun He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série "Oralités contestataires", pp.147-154. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.7019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519293v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating automatic transcription into the language documentation workflow: Experiments with Na data and the Persephone toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Neubig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.393-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de numérisation DO-RE-MI-FA : données des recherches de Michel Ferlus en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AFRASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93-94, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04682743v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z in company names: trendy clothing for a typical Vietnamese sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiển Phạm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon-Khmer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.53-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413258v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">骆克的纳西语-英语百科辞典中的拼音系统、对照国际音标</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueguang He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">茶马古道研究集刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376259v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strata of standardization: the Phong Nha dialect of Vietnamese (Quảng Bình Province) in historical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (1), pp.124-162. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ltba.38.1.04mic⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech data acquisition: the underestimated challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Niebuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KALIPHO - Kieler Arbeiten zur Linguistik und Phonetik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue: "Theoretical and empirical foundations of experimental phonetics", 3, pp.1-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01026295v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone and intonation: introductory notes and practical recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KALIPHO - Kieler Arbeiten zur Linguistik und Phonetik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue: "Theoretical and empirical foundations of experimental phonetics", 3, pp.43-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01091477v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrasing, prominence, and morphotonology: How utterances are divided into tone groups in Yongning Na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Chinese linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.112-152. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/2405478X-00801006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonemic and tonal analysis of the Pianding dialect of Naxi (Dadong County, Lijiang Municipality)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likun He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19606028-00441p01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting and researching endangered languages: the Pangloss Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mazaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.119-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">鼻化特征在历史演变中的转移----从辅音声母到元音？还是元音到辅音声母？</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert L. Rankin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastling / Dongfang yuyanxue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.159-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00915473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">单音节化：东亚语言中的一些常见演化形式</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">茶马古道研究集刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.74-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Pinson, Thomas M. 2012. A Naxi-Chinese-English Dictionary (Naqxi-Habaq-Yiyu Ceeqdiail / 纳西汉英词典)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phonology of Laze: phonemic analysis, syllabic inventory, and a short word list</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yuyanxue Luncong 语言学论丛</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.196-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">永宁摩梭话（纳语）长篇语料的记录整理与研究工作</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">丽江民族研究 Lijiang Minzu Yanjiu (Lijiang Ethnic Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.36-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">香格里拉县次恩丁村纳西语音系研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirong Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">茶马古道研究集刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.139-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00793264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical transfer of nasality between consonantal onset and vowel: from C to V or from V to C?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert L. Rankin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.201-230. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dia.29.2.04mic⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00580260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tones of numerals and numeral-plus-classifier phrases: on structural similarities between Naxi, Na and Laze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching the historical phonology of three highly eroded Sino-Tibetan languages: Naxi, Na and Laze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (4), pp.468-498. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dia.28.4.02jac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537990v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de tons en Asie orientale : typologie, schémas évolutifs et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.247-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">云南省丽江市永宁区域摩梭话中濒临消失的声调与音位</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashi Latami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lijiang Minzu Yanjiu 丽江民族研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.344-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Naxi and Pumi at the end of the 19th century: evidence on sound changes from the word lists by Charles-Eudes Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">丽江市古城区文化乡纳西语（纳语）音位系统研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueguang He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">茶马古道研究集刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.190-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376471v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching the prosodic system of Shǐxīng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (3), pp.539-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336149v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">木里水田话声调系统研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minority Languages of China (Minzu Yuwen 民族语文)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual transcription and acoustic data: the example of /i/ in Yongning Na (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325269v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonemic and tonal analysis of Yongning Na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp. 159-196. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1960602808x00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00358610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal contrasts and initial consonants: a case study of Tamang, a ‘missing link’ in tonogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mazaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (4), pp.231-256. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000192794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduplication : universaux iconiques et valeurs en système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp. 117-124. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-029-01-900000010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassociated tones and coalescent syllables in Naxi (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueguang He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (3), pp.237-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La réduplication, 29, pp.5--8. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-029-01-900000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir phonétique des formes rédupliquées : réduplication, tons lexicaux et intonation en na (naxi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Các thanh điệu thanh hầu hoá và phi thanh hầu hoá dưới tác dụng của sự nhấn âm: các giá trị hệ số mở tiến dần đến cực đại</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ngôn ngữ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (2), pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three extreme cases of neutralisation: nasality, retroflexion and lip-rounding in Naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (1), pp. 23-55. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/clao.2006.1746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllabic inventory of a Western Naxi dialect, and correspondence with Joseph F. Rock's transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (1), pp. 3-21. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/clao.2006.1745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal release, nasal finals and tonal contrasts in Hanoi Vietnamese: an aerodynamic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon-Khmer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal reassociation and rising tonal contours in Naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29(1), pp. 61-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final consonants and glottalization: new perspectives from Hanoi Vietnamese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61(2-3), pp. 119-146. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000082560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic systems: Mainland Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Watkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Gussenhoven; Aoju Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Language Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01617182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonny Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aronoff, Mark. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, 9780199384655. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780199384655.013.748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nàxī 納西 language / Naish languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoping Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Chinese Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brill, pp.144-157, 2017, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/2210-7363_ecll_COM_00000247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00793649v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Georges Haudricourt (1911-1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rint Sybesma; Wolfgang Behr; Zev Handel; C.T. James Huang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Chinese Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-354, 2017, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/2210-7363_ecll_COM_000143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00793597v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Structure in Asia: Yongning Na (Sino-Tibetan) and Vietnamese (Austroasiatic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Féry, Caroline; Ishihara, Shinichiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Information Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.2048-2070, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tone patterns of numeral-plus-classifier phrases in Yongning Na: a synchronic description and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathan Hill; Tom Owen-Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhimalayan Linguistics. Historical and Descriptive Linguistics of the Himalayan Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp. 275-311, 2013, Trends in Linguistics. Studies and Monographs [TiLSM] 266, 978-3-11-031083-2. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110310832.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monosyllabicization: patterns of evolution in Asian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Nau, Thomas Stolz &amp; Cornelia Stroh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monosyllables: from phonology to typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akademie Verlag, pp.115-130, 2012, Studia typologica, 978-3050059259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436432v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pictographs and the language of Naxi rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Mathieu; Cindy Ho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quentin Roosevelt's China. Ancestral Realms of the Naxi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnoldsche Art Publishers, pp.90-99, 2011, 9783897903432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00613668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we need tone features?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.N. Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hume, Elizabeth; Goldsmith, John; Wetzels, Leo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tones and features</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.3-24, 2011, 9783110246223. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110246223.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A description of endangered phonemic oppositions in Yongning Na (Mosuo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashi Latami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xu Shixuan, Tjeerd de Graaf and Cecilia Brassett. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues of language endangerment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intellectual property publishing house (知识产权出版社), Beijing, pp.55-71, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic constituents in French: a data-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Fónagy; Yuji Kawaguchi; Tsunekazu Moriguchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosody and syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp. 47-64, 2006, Usage-based linguistic informatics, 9789027233158. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ubli.3.05vai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus et tons lexicaux: de la variété des paramètres prosodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Lacheret-Dujour, J. François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction et moyens d'expression de la focalisation à travers les langues, Mémoires de la Société de Linguistique de Paris, nouvelle série, tome XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp. 13-47, 2003, Mémoires de la Société de Linguistique de Paris, nouvelle série, tome XIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le na(rua)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zribi-Hertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFEO-CNRS-SOAS word list for linguistic fieldwork in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thị Thu Hà Phạm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Gehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068533v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">象形文字与纳西祭祀语言的特点刍议</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duan Tianting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du niveau de proximité entre enregistrements audio et évaluation indirecte du niveau d’abstraction des représentations issues d’un grand modèle de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.112-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and language identification in Multilingual Models of Speech: exploring the genericity and robustness of speech representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos Island, Greece. pp.3330-3334, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing degrees of closeness between audio recordings along different dimensions using large-scale cross-lingual models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EACL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Mar 2024, St. Julian’s, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new methods using artificial neural networks for less documented languages: the case of Naish languages (Na, Naxi, Lazé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Language Symposium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aimée Lahaussois, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 'snippet-lects' to doculects and dialects: Leveraging neural representations of speech for placing audio signals in a language landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting of the Special Interest Group on Under-resourced Languages (SIGUL 2023), a satellite workshop of Interspeech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.29-33, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SIGUL.2023-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108652v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter l'accès des praticiens du Traitement Automatique des Langues à des jeux de données de langues rares : un deuxième point d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2022.computel-1.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03647315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plugging a neural phoneme recognizer into a simple language model: a workflow for low-resource settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.4905-4909, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03625581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating NLP specialists’ access to language archive materials: an update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles pré-entraînés à l'épreuve des langues rares : expériences de reconnaissance de mots sur la langue japhug (sino-tibétain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03625580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly automatic transcription of low-resource languages: Plugging ESPnet into Elpis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lambourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComputEL-4: Fourth Workshop on the Use of Computational Methods in the Study of Endangered Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Hawai‘i, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03030529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation de modèles neuronaux pour la transcription phonémique : premiers pas vers la reconnaissance de mots pour les langues rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for language documentation: a progress report for Japhug and Na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lambourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Workshop on Sino-Tibetan Languages of Southwest China 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonemic transcription of low-resource languages: To what extent can preprocessing be automated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint SLTU (Spoken Language Technologies for Under-resourced languages) and CCURL (Collaboration and Computing for Under-Resourced Languages) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Marseille, France. pp.306-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513914v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlloVera: a multilingual allophone database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R Mortensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Littell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Rijhwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020: 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02527046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'erreurs de transcriptions phonémiques automatiques d'une langue « rare » : le na (mosuo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.451-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir aux linguistes « de terrain » un accès à la transcription automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montrouge, France. pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic lessons from automatic phonemic transcription: preliminary reflections on Na (Sino-Tibetan) and Tsuut’ina (Dene) data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS XIX (19th International Congress of Phonetic Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02059313v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glottalized tone in Muong (Vietic): a pilot study based on audio and electroglottographic recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Phonetic Association (IPA); Australasian Speech Science and Technology Association, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating phonemic transcription of low-resource tonal languages for language documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Neubig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaria Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Bird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.3356-3365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01709648v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonemic transcription of low-resource tonal languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Neubig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Language Technology Association Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Brisbane, Australia. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01656683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des ressources électroniques interconnectées : Lexica, les dictionnaires de la collection Pangloss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France. pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01557348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer au progrès solidaire des recherches et de la documentation : la Collection Pangloss et la Collection AuCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đăng-Khoa Mạc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude de la Parole 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la Communication Parlée, Jul 2016, Paris, France. pp.155-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of speaker attitudes on glottalized tones: a study of two Vietnamese sentence-final particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Khoa Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-Dat Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS XVIII (18th International Congress of Phonetic Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148772v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic insights into a simple level-tone system: ‘careful’ vs. ‘impatient’ realizations of Naxi High, Mid and Low tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS XVIII (18th International Congress of Phonetic Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the automatic processing of Yongning Na (Sino-Tibetan): developing a 'light' acoustic model of the target language and testing 'heavyweight' models from five national languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Ngoc-Diep Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Spoken Language Technologies for Under-resourced Languages (SLTU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St Petersburg, Russia. pp.153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of intonation and complex lexical tones: how speaker attitudes affect the realization of glottalization on Vietnamese sentence-final particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Khoa Mac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. (the Proceedings do not have page numbers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying level-tone systems in Asia: the case of the Naish languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phonetics of the Languages in China (ICPLC-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Hong Kong, Hong Kong SAR China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868019v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex tones of East/Southeast Asian languages: current challenges for typology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Tonal Aspects of Languages (TAL 2012), Nanjing, China (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nanjing (Chine), China. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining documentation and research: ongoing work on an endangered language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Toda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALP 2012 (2012 International Conference on Asian Language Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hanoi, Vietnam. pp.169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple architecture for the fine-grained documentation of endangered languages: the LACITO multimedia archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Speech Database and Assessments (Oriental COCOSDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hsinchu, Taiwan. pp.14-23, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSDA.2011.6085973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00620893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tones and intonation: some current challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Seminar on Speech Production (ISSP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolph Sock, Susanne Fuchs &amp; Yves Laprie, Dec 2008, Strasbourg, France, Dec. 8th-12th, 2008, France. pp. 13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325982v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first approach to the prosodic system of Laze: fieldwork data and cross-language perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Tibeto-Burman Languages of Sichuan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Linguistics - Academia Sinica, Nov 2008, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections about the phonemic analysis of Yongning Na (Tibeto-Burman): perceptual transcription and acoustic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics Conference of China 2008 (PCC 2008): 第八届中国语音学学术会议</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Beijing, China. (Proceedings published as a CD-ROM; no page numbers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259335v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phonetic evolution of reduplicated expressions: reduplication, lexical tones and prosody in Na (Naxi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp. 801-804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00166896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La courbe de F0 des sonantes initiales de syllabe joue-t-elle un rôle prosodique? Etude-pilote de données d'anglais britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. 121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets aérodynamiques du mouvement du velum : le cas des voyelles nasales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. 247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot study on the F0 curve of syllable-initial sonorants, comparing nasals, lenis stops and fortis stops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque de Villetaneuse sur l’anglais oral (ALOES 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitch and voice quality characteristics of the lexical word-tones of Tamang, as compared with level tones (Naxi data) and pitch-plus-voice-quality tones (Vietnamese data)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mazaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dresden, Germany. pp. 819-822, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2006-174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replicating in Naxi (Tibeto-Burman) an experiment designed for Yorùbá: An approach to ‘prominence-sensitive prosody' vs. ‘calculated prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dresden, Germany. pp.819-822, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2006-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using open quotient for the characterisation of Vietnamese glottalised tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Eurospeech-Interspeech 2005: 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisboa, Portugal. pp.2885-2889, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement from electroglottography: DECPA, and its application in prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nara, Japan. pp. 633-636, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2004-146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glottalized and nonglottalized tones under emphasis: Open quotient curves remain stable, f0 curve is modified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Speech Prosody 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nara, Japan. pp.745-748, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2004-172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rising tone of Naxi: from syntax and intonation to the lexicon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces Prosodiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nantes, France. pp.149-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00153371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu pourrais enregistrer un corpus pour moi ? » Pour une charte de qualité des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Journées d'Etude de la Parole, Nancy (2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Nancy, France. pp. 153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01647020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des langues et partage des ressources : le rôle des chercheurs dans la mise en place de banques de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Journées d'Etude de la Parole (Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp. 153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Collection Pangloss : une archive ouverte de langues peu documentées, conçue pour favoriser une utilisation en Traitement Automatique des Langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthazar Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les technologies linguistiques pour tous (LT4AII) : Favoriser la diversité linguistique et le multilinguisme dans le monde (UNESCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Collection Pangloss : s’ouvrir à la science… et au reste du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthazar Do Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium 2019 du Laboratoire d'excellence "Fondements empiriques de la linguistique / Empirical Foundations of Linguistics" (Labex EFL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme de corpus de langues tai (tai paw, tai yo, tai don) : alignement temporel entre manuscrit, enregistrement audio et annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Deo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hang Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Doi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CORLI : Traitements et standardisation des corpus multimodaux et web 2.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Li Zihe's “A Grammar of Malimasa with Annotated Texts and Glossary”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/H9.62010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05502673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique de terrain et sciences ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Sciences humaines &amp; sociales - La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Medieval Tibeto-Burman Languages II: Proceedings of the Tenth Seminar of the International Association for Tibetan Studies (PIATS 2003), edited by Christopher I. Beckwith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.277-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des langues menacées et partage des ressources : exemples et conseils pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie de langues à tons (naxi et vietnamien), prosodie de l'anglais : éclairages croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00130149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de systèmes prosodiques d’Asie orientale : linguistique de terrain et phonétique expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lumière - Lyon 2, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01538660v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 3/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | How to avoid reverberation when recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 7/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Transcribing a narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 5/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Work and family: linguistic fieldwork & baby care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 6/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Facing the microphone with confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 1/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Preparing for a visit by journalists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 2/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | One of the last connoisseurs of the Yongning Na language: Ms. Latami Dashilame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 4/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Putting the electroglottographic collar into place for a recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch drawing of the experimental setup for recording oral and nasal airflow (synchronized with the audio signal) using the EVA-2 work station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01648331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêteur, lors d'une enquête linguistique au sujet de la langue naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. HE Xixian 和希贤 (locuteur M4) au domicile de M. HE Xueguang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges avec M. HE Xixian 和希贤 (locuteur de la langue naxi), à son domicile, auprès de l'âtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo de M. HE Xueguang 和学光, intellectuel naxi, et Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Vieille ville de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux dans la cour de l'Association pour la transmission de la culture naxi, Lijiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Vieille ville de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation d'une séance d'enregistrement audio et vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo de groupe, après une séance d'enregistrement électroglottographique de langue naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pékin, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview d'Alexis Michaud par la télévision régionale, retour d'enquête linguistique au sujet de la langue naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Paris, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo de HE Jiren, linguiste naxi, et Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Kunming, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux dans la cour de l'Association pour la transmission de la culture naxi, Lijiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation for an audio and video recording session with Mr. HE Xixian 和希贤</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863051v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo dans le studio d'enregistrement, avec le technicien, après une séance d'enregistrement électroglottographique de langue naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pékin, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges avec M. HE Xixian 和希贤 (locuteur de la langue naxi), à son domicile, auprès de l'âtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection Pangloss, une archive ouverte de langues rares (note rédigée à l'invitation du Comité International Permanent des Linguistes, publiée dans la Newsletter de mars 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04856407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, diffusion et archivage de bases de données des langues rares : enjeux scientifiques et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01683227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56C9551A"/>
+    <w:nsid w:val="1D7AF9DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-michaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1165-2680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095131507" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/120871374" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385276788" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7112-2014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lacito.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexis.michaud@cnrs.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204645v5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashilamu Latami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale-Marie Milan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744420v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204638v5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094049v7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/513" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15275071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Adamou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2025.a954237" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19606028-bja10041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518087v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ypu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830665v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun He" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189736v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Scholvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.204.0013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cox" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.115.1.3289158" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aouini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.202.0155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894375v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garellek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gordon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kirby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Sum Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v9i00.14955" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519293v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.7019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841979v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Cohn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Neubig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-04682743v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413258v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hi&#7875;n Ph&#7841;m" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376259v5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Michailovsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueguang He" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026295v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Niebuhr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferlus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.38.1.04mic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091477v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405478X-00801006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098742v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19606028-00441p01" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mazaudon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915473v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Rankin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867348v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582639v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793264v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirong Xu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.29.2.04mic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537990v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.28.4.02jac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436458v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543173v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashi Latami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376471v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336149v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chirkova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436463v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325269v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1960602808x00064" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000192794" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-00144485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135814v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#226;n Vu-Ngoc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130120v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.2006.1746" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.2006.1745" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138758v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roubeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000082560" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617182v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Watkins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519305v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonny Sands" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199384655.013.748" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793649v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin He" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoping Zhong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2210-7363_ecll_COM_00000247" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793597v5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://referenceworks.brillonline.com/entries/encyclopedia-of-chinese-language-and-linguistics/*-COM_000143" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2210-7363_ecll_COM_000143" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945897v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821180v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110310832.275" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436432v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613668v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456364v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Clements" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110246223.3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512028v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130794v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ubli.3.05vai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068533v4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thu H&#224; Ph&#7841;m" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Gehrmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701882v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-953" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561819v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108652v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SIGUL.2023-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856363v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625581v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11314" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846839v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02513914v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527046v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Mortensen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Littell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Rijhwani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059313v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02088021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709648v4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaria Cruz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bird" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656683v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557348v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341631v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#259;ng-Khoa M&#7841;c" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148772v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Khoa Mac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Nguyen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Dat Tran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148765v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980431v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Diep Do" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824076v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868019v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676251v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731261v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Toda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620893v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDA.2011.6085973" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325982v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372956v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259335v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166896v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130796v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137628v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631243v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134939v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130341v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134411v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-762" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130325v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2004-172" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153371v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647020v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130156v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415045v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Do Nascimento" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156809v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873903v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Deo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hang Dinh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Doi Tran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05502673v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/H9.62010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914572v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130333v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133232v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130149v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01538660v3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919087v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Qing &#31206;&#26228;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919143v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919123v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919134v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919042v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919071v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919108v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01648331v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863039v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863061v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862916v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863071v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863063v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863045v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862283v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863065v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862893v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863072v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863051v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862876v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856407v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01683227v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-michaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1165-2680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095131507" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/120871374" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385276788" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7112-2014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lacito.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexis.michaud@cnrs.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204645v5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashilamu Latami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale-Marie Milan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744420v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204638v5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094049v7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/513" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15275071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Adamou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2025.a954237" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19606028-bja10041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518087v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ypu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830665v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun He" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189736v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Scholvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.204.0013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cox" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.115.1.3289158" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aouini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.202.0155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894375v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garellek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gordon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kirby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Sum Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v9i00.14955" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519293v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.7019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841979v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Cohn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Neubig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-04682743v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413258v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hi&#7875;n Ph&#7841;m" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376259v5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Michailovsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueguang He" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferlus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.38.1.04mic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026295v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Niebuhr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091477v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405478X-00801006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098742v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19606028-00441p01" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mazaudon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915473v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Rankin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867348v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582639v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793264v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirong Xu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.29.2.04mic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537990v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.28.4.02jac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436458v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543173v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashi Latami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376471v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336149v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chirkova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436463v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325269v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1960602808x00064" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000192794" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-00144485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135814v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#226;n Vu-Ngoc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130120v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.2006.1746" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.2006.1745" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138758v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roubeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000082560" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617182v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Watkins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519305v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonny Sands" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199384655.013.748" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793649v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin He" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoping Zhong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2210-7363_ecll_COM_00000247" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793597v5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://referenceworks.brillonline.com/entries/encyclopedia-of-chinese-language-and-linguistics/*-COM_000143" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2210-7363_ecll_COM_000143" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945897v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821180v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110310832.275" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436432v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613668v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456364v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Clements" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110246223.3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512028v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130794v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ubli.3.05vai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590770v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068533v4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thu H&#224; Ph&#7841;m" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Gehrmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Tianting" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623064v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701882v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-953" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108652v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SIGUL.2023-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856363v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625581v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11314" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846839v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911938v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02513914v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527046v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Mortensen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Littell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Rijhwani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059313v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02088021v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709648v4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaria Cruz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bird" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656683v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557348v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341631v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#259;ng-Khoa M&#7841;c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148772v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Khoa Mac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Nguyen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Dat Tran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148765v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980431v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Diep Do" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824076v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868019v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676251v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731261v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Toda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620893v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDA.2011.6085973" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325982v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372956v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259335v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166896v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130796v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137628v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134939v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2006-174" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130341v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2006-173" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134411v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-762" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130325v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2004-146" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134409v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2004-172" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153371v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647020v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415045v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Do Nascimento" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156809v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873903v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Deo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hang Dinh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Doi Tran" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05502673v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/H9.62010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914572v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130333v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133232v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130149v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01538660v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919087v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Qing &#31206;&#26228;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919143v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919123v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919134v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919042v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919071v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919108v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01648331v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863039v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863061v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862916v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863063v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863071v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863045v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863065v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862893v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863072v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863051v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862876v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862923v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856407v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01683227v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>