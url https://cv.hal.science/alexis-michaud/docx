--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis Michaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexis-michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1165-2680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095131507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120871374</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000385276788</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-7112-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur au CNRS, membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et Civilisations à Tradition Orale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (LACITO, UMR 7107 CNRS-Sorbonne Nouvelle-Institut National des Langues et Civilisations Orientales)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexis.michaud@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire na (mosuo) – chinois – français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashilamu Latami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale-Marie Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Lexica, Benjamin Galliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01204645v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">永宁阿拉瓦村摩梭方言—汉—英—法词典</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashilamu Latami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale-Marie Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Lexica, Benjamin Galliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01744420v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na (Mosuo) – English – Chinese dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashilamu Latami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale-Marie Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Lexica, Benjamin Galliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01204638v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone in Yongning Na: Lexical tones and morphotonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Diversity Linguistics, Haspelmath, Martin, 978-3-96110-509-0. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15275071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094049v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduplication [N° 29 de : Faits de langues]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faits de langues, pp.258, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pangloss Collection: Opening up research data on endangered and under-documented languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101 (1), pp.e38-e59. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/lan.2025.a954237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam Michel Ferlus (1935-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (2), pp.249-252. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19606028-bja10041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering Michel Ferlus (1935-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Southeast Asian Linguistics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.xxiv-xxix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistes de terrain en quête d’éthique : de l’archivage numérique insouciant à la réflexivité permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ypu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518087v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">纳西语的升调——从共时分布类型及演变看字调升调的历史来源</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yuyanxue Luncong 语言学论丛</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.133-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intonation dans les langues tonales : des réflexions générales et deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Scholvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 199 (1), pp.399-429. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.204.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03189736v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Christensen, Julia, Christopher Cox & Lisa Szabo-Jones (eds.). 2018. Activating the heart: Storytelling, knowledge sharing and relationship (Indigenous Studies Series). Waterloo, Ontario, Canada: Wilfrid Laurier University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.58-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Anusree SREENIVASAN. — The tonal phonology of Thadou. Munich, LINCOM, 2019 (LINCOM Studies in Asian Linguistics 88)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.137-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02949362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription du linguiste au miroir de l’intelligence artificielle : réflexions à partir de la transcription phonémique automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115 (1), pp.141-166. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.115.1.3289158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02881731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Digital Object Identifier, une impérieuse nécessité ? L'exemple de l'attribution de DOI à la Collection Pangloss, archive ouverte de langues en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.156-175. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.202.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02870206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward open data policies in phonetics: What we can gain and how we can avoid pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garellek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Sum Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.3 - 16. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v9i00.14955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de « ceux qui ne sont rien » en Asie du sud-est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likun He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série "Oralités contestataires", pp.147-154. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.7019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519293v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating automatic transcription into the language documentation workflow: Experiments with Na data and the Persephone toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Neubig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.393-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de numérisation DO-RE-MI-FA : données des recherches de Michel Ferlus en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AFRASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93-94, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04682743v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z in company names: trendy clothing for a typical Vietnamese sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiển Phạm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon-Khmer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.53-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413258v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">骆克的纳西语-英语百科辞典中的拼音系统、对照国际音标</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueguang He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">茶马古道研究集刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376259v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strata of standardization: the Phong Nha dialect of Vietnamese (Quảng Bình Province) in historical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (1), pp.124-162. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ltba.38.1.04mic⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech data acquisition: the underestimated challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Niebuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KALIPHO - Kieler Arbeiten zur Linguistik und Phonetik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue: "Theoretical and empirical foundations of experimental phonetics", 3, pp.1-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01026295v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone and intonation: introductory notes and practical recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KALIPHO - Kieler Arbeiten zur Linguistik und Phonetik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue: "Theoretical and empirical foundations of experimental phonetics", 3, pp.43-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01091477v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrasing, prominence, and morphotonology: How utterances are divided into tone groups in Yongning Na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Chinese linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.112-152. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/2405478X-00801006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonemic and tonal analysis of the Pianding dialect of Naxi (Dadong County, Lijiang Municipality)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likun He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19606028-00441p01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting and researching endangered languages: the Pangloss Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mazaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.119-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">鼻化特征在历史演变中的转移----从辅音声母到元音？还是元音到辅音声母？</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert L. Rankin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastling / Dongfang yuyanxue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.159-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00915473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">单音节化：东亚语言中的一些常见演化形式</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">茶马古道研究集刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.74-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Pinson, Thomas M. 2012. A Naxi-Chinese-English Dictionary (Naqxi-Habaq-Yiyu Ceeqdiail / 纳西汉英词典)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phonology of Laze: phonemic analysis, syllabic inventory, and a short word list</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yuyanxue Luncong 语言学论丛</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.196-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">永宁摩梭话（纳语）长篇语料的记录整理与研究工作</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">丽江民族研究 Lijiang Minzu Yanjiu (Lijiang Ethnic Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.36-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">香格里拉县次恩丁村纳西语音系研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirong Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">茶马古道研究集刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.139-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00793264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical transfer of nasality between consonantal onset and vowel: from C to V or from V to C?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert L. Rankin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.201-230. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dia.29.2.04mic⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00580260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tones of numerals and numeral-plus-classifier phrases: on structural similarities between Naxi, Na and Laze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching the historical phonology of three highly eroded Sino-Tibetan languages: Naxi, Na and Laze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (4), pp.468-498. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dia.28.4.02jac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537990v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de tons en Asie orientale : typologie, schémas évolutifs et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.247-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">云南省丽江市永宁区域摩梭话中濒临消失的声调与音位</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashi Latami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lijiang Minzu Yanjiu 丽江民族研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.344-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Naxi and Pumi at the end of the 19th century: evidence on sound changes from the word lists by Charles-Eudes Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">丽江市古城区文化乡纳西语（纳语）音位系统研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueguang He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">茶马古道研究集刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.190-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376471v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching the prosodic system of Shǐxīng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (3), pp.539-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336149v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">木里水田话声调系统研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minority Languages of China (Minzu Yuwen 民族语文)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual transcription and acoustic data: the example of /i/ in Yongning Na (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325269v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonemic and tonal analysis of Yongning Na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp. 159-196. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1960602808x00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00358610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal contrasts and initial consonants: a case study of Tamang, a ‘missing link’ in tonogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mazaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (4), pp.231-256. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000192794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduplication : universaux iconiques et valeurs en système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp. 117-124. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-029-01-900000010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassociated tones and coalescent syllables in Naxi (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueguang He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (3), pp.237-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La réduplication, 29, pp.5--8. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-029-01-900000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir phonétique des formes rédupliquées : réduplication, tons lexicaux et intonation en na (naxi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Các thanh điệu thanh hầu hoá và phi thanh hầu hoá dưới tác dụng của sự nhấn âm: các giá trị hệ số mở tiến dần đến cực đại</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ngôn ngữ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (2), pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three extreme cases of neutralisation: nasality, retroflexion and lip-rounding in Naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (1), pp. 23-55. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/clao.2006.1746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllabic inventory of a Western Naxi dialect, and correspondence with Joseph F. Rock's transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (1), pp. 3-21. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/clao.2006.1745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal release, nasal finals and tonal contrasts in Hanoi Vietnamese: an aerodynamic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon-Khmer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal reassociation and rising tonal contours in Naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29(1), pp. 61-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final consonants and glottalization: new perspectives from Hanoi Vietnamese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61(2-3), pp. 119-146. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000082560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic systems: Mainland Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Watkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Gussenhoven; Aoju Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Language Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01617182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonny Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aronoff, Mark. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, 9780199384655. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780199384655.013.748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nàxī 納西 language / Naish languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoping Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Chinese Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brill, pp.144-157, 2017, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/2210-7363_ecll_COM_00000247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00793649v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Georges Haudricourt (1911-1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rint Sybesma; Wolfgang Behr; Zev Handel; C.T. James Huang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Chinese Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-354, 2017, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/2210-7363_ecll_COM_000143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00793597v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Structure in Asia: Yongning Na (Sino-Tibetan) and Vietnamese (Austroasiatic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Féry, Caroline; Ishihara, Shinichiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Information Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.2048-2070, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tone patterns of numeral-plus-classifier phrases in Yongning Na: a synchronic description and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathan Hill; Tom Owen-Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhimalayan Linguistics. Historical and Descriptive Linguistics of the Himalayan Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp. 275-311, 2013, Trends in Linguistics. Studies and Monographs [TiLSM] 266, 978-3-11-031083-2. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110310832.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monosyllabicization: patterns of evolution in Asian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Nau, Thomas Stolz &amp; Cornelia Stroh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monosyllables: from phonology to typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akademie Verlag, pp.115-130, 2012, Studia typologica, 978-3050059259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436432v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pictographs and the language of Naxi rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Mathieu; Cindy Ho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quentin Roosevelt's China. Ancestral Realms of the Naxi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnoldsche Art Publishers, pp.90-99, 2011, 9783897903432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00613668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we need tone features?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.N. Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hume, Elizabeth; Goldsmith, John; Wetzels, Leo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tones and features</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.3-24, 2011, 9783110246223. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110246223.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A description of endangered phonemic oppositions in Yongning Na (Mosuo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashi Latami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xu Shixuan, Tjeerd de Graaf and Cecilia Brassett. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues of language endangerment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intellectual property publishing house (知识产权出版社), Beijing, pp.55-71, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic constituents in French: a data-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Fónagy; Yuji Kawaguchi; Tsunekazu Moriguchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosody and syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp. 47-64, 2006, Usage-based linguistic informatics, 9789027233158. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ubli.3.05vai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus et tons lexicaux: de la variété des paramètres prosodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Lacheret-Dujour, J. François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction et moyens d'expression de la focalisation à travers les langues, Mémoires de la Société de Linguistique de Paris, nouvelle série, tome XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp. 13-47, 2003, Mémoires de la Société de Linguistique de Paris, nouvelle série, tome XIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le na(rua)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zribi-Hertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFEO-CNRS-SOAS word list for linguistic fieldwork in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thị Thu Hà Phạm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Gehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068533v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">象形文字与纳西祭祀语言的特点刍议</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duan Tianting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du niveau de proximité entre enregistrements audio et évaluation indirecte du niveau d’abstraction des représentations issues d’un grand modèle de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.112-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and language identification in Multilingual Models of Speech: exploring the genericity and robustness of speech representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos Island, Greece. pp.3330-3334, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing degrees of closeness between audio recordings along different dimensions using large-scale cross-lingual models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EACL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Mar 2024, St. Julian’s, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new methods using artificial neural networks for less documented languages: the case of Naish languages (Na, Naxi, Lazé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Language Symposium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aimée Lahaussois, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 'snippet-lects' to doculects and dialects: Leveraging neural representations of speech for placing audio signals in a language landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting of the Special Interest Group on Under-resourced Languages (SIGUL 2023), a satellite workshop of Interspeech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.29-33, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SIGUL.2023-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108652v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter l'accès des praticiens du Traitement Automatique des Langues à des jeux de données de langues rares : un deuxième point d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2022.computel-1.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03647315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plugging a neural phoneme recognizer into a simple language model: a workflow for low-resource settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.4905-4909, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03625581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating NLP specialists’ access to language archive materials: an update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles pré-entraînés à l'épreuve des langues rares : expériences de reconnaissance de mots sur la langue japhug (sino-tibétain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03625580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly automatic transcription of low-resource languages: Plugging ESPnet into Elpis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lambourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComputEL-4: Fourth Workshop on the Use of Computational Methods in the Study of Endangered Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Hawai‘i, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03030529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation de modèles neuronaux pour la transcription phonémique : premiers pas vers la reconnaissance de mots pour les langues rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for language documentation: a progress report for Japhug and Na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lambourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Workshop on Sino-Tibetan Languages of Southwest China 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonemic transcription of low-resource languages: To what extent can preprocessing be automated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint SLTU (Spoken Language Technologies for Under-resourced languages) and CCURL (Collaboration and Computing for Under-Resourced Languages) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Marseille, France. pp.306-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513914v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlloVera: a multilingual allophone database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R Mortensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Littell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Rijhwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020: 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02527046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'erreurs de transcriptions phonémiques automatiques d'une langue « rare » : le na (mosuo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.451-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir aux linguistes « de terrain » un accès à la transcription automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montrouge, France. pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic lessons from automatic phonemic transcription: preliminary reflections on Na (Sino-Tibetan) and Tsuut’ina (Dene) data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS XIX (19th International Congress of Phonetic Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02059313v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glottalized tone in Muong (Vietic): a pilot study based on audio and electroglottographic recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Phonetic Association (IPA); Australasian Speech Science and Technology Association, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating phonemic transcription of low-resource tonal languages for language documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Neubig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaria Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Bird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.3356-3365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01709648v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonemic transcription of low-resource tonal languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Neubig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Language Technology Association Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Brisbane, Australia. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01656683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des ressources électroniques interconnectées : Lexica, les dictionnaires de la collection Pangloss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France. pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01557348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer au progrès solidaire des recherches et de la documentation : la Collection Pangloss et la Collection AuCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đăng-Khoa Mạc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude de la Parole 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la Communication Parlée, Jul 2016, Paris, France. pp.155-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of speaker attitudes on glottalized tones: a study of two Vietnamese sentence-final particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Khoa Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-Dat Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS XVIII (18th International Congress of Phonetic Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148772v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic insights into a simple level-tone system: ‘careful’ vs. ‘impatient’ realizations of Naxi High, Mid and Low tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS XVIII (18th International Congress of Phonetic Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the automatic processing of Yongning Na (Sino-Tibetan): developing a 'light' acoustic model of the target language and testing 'heavyweight' models from five national languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Ngoc-Diep Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Spoken Language Technologies for Under-resourced Languages (SLTU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St Petersburg, Russia. pp.153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of intonation and complex lexical tones: how speaker attitudes affect the realization of glottalization on Vietnamese sentence-final particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Khoa Mac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. (the Proceedings do not have page numbers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying level-tone systems in Asia: the case of the Naish languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phonetics of the Languages in China (ICPLC-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Hong Kong, Hong Kong SAR China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868019v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex tones of East/Southeast Asian languages: current challenges for typology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Tonal Aspects of Languages (TAL 2012), Nanjing, China (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nanjing (Chine), China. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining documentation and research: ongoing work on an endangered language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Toda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALP 2012 (2012 International Conference on Asian Language Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hanoi, Vietnam. pp.169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple architecture for the fine-grained documentation of endangered languages: the LACITO multimedia archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Speech Database and Assessments (Oriental COCOSDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hsinchu, Taiwan. pp.14-23, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSDA.2011.6085973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00620893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tones and intonation: some current challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Seminar on Speech Production (ISSP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolph Sock, Susanne Fuchs &amp; Yves Laprie, Dec 2008, Strasbourg, France, Dec. 8th-12th, 2008, France. pp. 13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325982v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first approach to the prosodic system of Laze: fieldwork data and cross-language perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Tibeto-Burman Languages of Sichuan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Linguistics - Academia Sinica, Nov 2008, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections about the phonemic analysis of Yongning Na (Tibeto-Burman): perceptual transcription and acoustic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics Conference of China 2008 (PCC 2008): 第八届中国语音学学术会议</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Beijing, China. (Proceedings published as a CD-ROM; no page numbers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259335v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phonetic evolution of reduplicated expressions: reduplication, lexical tones and prosody in Na (Naxi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp. 801-804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00166896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La courbe de F0 des sonantes initiales de syllabe joue-t-elle un rôle prosodique? Etude-pilote de données d'anglais britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. 121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets aérodynamiques du mouvement du velum : le cas des voyelles nasales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. 247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot study on the F0 curve of syllable-initial sonorants, comparing nasals, lenis stops and fortis stops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque de Villetaneuse sur l’anglais oral (ALOES 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitch and voice quality characteristics of the lexical word-tones of Tamang, as compared with level tones (Naxi data) and pitch-plus-voice-quality tones (Vietnamese data)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mazaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dresden, Germany. pp. 819-822, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2006-174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replicating in Naxi (Tibeto-Burman) an experiment designed for Yorùbá: An approach to ‘prominence-sensitive prosody' vs. ‘calculated prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dresden, Germany. pp.819-822, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2006-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using open quotient for the characterisation of Vietnamese glottalised tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Eurospeech-Interspeech 2005: 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisboa, Portugal. pp.2885-2889, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement from electroglottography: DECPA, and its application in prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nara, Japan. pp. 633-636, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2004-146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glottalized and nonglottalized tones under emphasis: Open quotient curves remain stable, f0 curve is modified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Speech Prosody 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nara, Japan. pp.745-748, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2004-172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rising tone of Naxi: from syntax and intonation to the lexicon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces Prosodiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nantes, France. pp.149-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00153371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu pourrais enregistrer un corpus pour moi ? » Pour une charte de qualité des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Journées d'Etude de la Parole, Nancy (2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Nancy, France. pp. 153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01647020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des langues et partage des ressources : le rôle des chercheurs dans la mise en place de banques de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Journées d'Etude de la Parole (Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp. 153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Collection Pangloss : une archive ouverte de langues peu documentées, conçue pour favoriser une utilisation en Traitement Automatique des Langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthazar Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les technologies linguistiques pour tous (LT4AII) : Favoriser la diversité linguistique et le multilinguisme dans le monde (UNESCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Collection Pangloss : s’ouvrir à la science… et au reste du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthazar Do Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium 2019 du Laboratoire d'excellence "Fondements empiriques de la linguistique / Empirical Foundations of Linguistics" (Labex EFL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme de corpus de langues tai (tai paw, tai yo, tai don) : alignement temporel entre manuscrit, enregistrement audio et annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Deo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hang Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Doi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CORLI : Traitements et standardisation des corpus multimodaux et web 2.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Li Zihe's “A Grammar of Malimasa with Annotated Texts and Glossary”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/H9.62010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05502673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique de terrain et sciences ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Sciences humaines &amp; sociales - La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Medieval Tibeto-Burman Languages II: Proceedings of the Tenth Seminar of the International Association for Tibetan Studies (PIATS 2003), edited by Christopher I. Beckwith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.277-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des langues menacées et partage des ressources : exemples et conseils pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie de langues à tons (naxi et vietnamien), prosodie de l'anglais : éclairages croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00130149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de systèmes prosodiques d’Asie orientale : linguistique de terrain et phonétique expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lumière - Lyon 2, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01538660v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 3/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | How to avoid reverberation when recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 7/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Transcribing a narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 5/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Work and family: linguistic fieldwork & baby care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 6/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Facing the microphone with confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 1/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Preparing for a visit by journalists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 2/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | One of the last connoisseurs of the Yongning Na language: Ms. Latami Dashilame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 4/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Putting the electroglottographic collar into place for a recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch drawing of the experimental setup for recording oral and nasal airflow (synchronized with the audio signal) using the EVA-2 work station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01648331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêteur, lors d'une enquête linguistique au sujet de la langue naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. HE Xixian 和希贤 (locuteur M4) au domicile de M. HE Xueguang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges avec M. HE Xixian 和希贤 (locuteur de la langue naxi), à son domicile, auprès de l'âtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo de M. HE Xueguang 和学光, intellectuel naxi, et Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Vieille ville de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux dans la cour de l'Association pour la transmission de la culture naxi, Lijiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Vieille ville de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation d'une séance d'enregistrement audio et vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo de groupe, après une séance d'enregistrement électroglottographique de langue naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pékin, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview d'Alexis Michaud par la télévision régionale, retour d'enquête linguistique au sujet de la langue naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Paris, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo de HE Jiren, linguiste naxi, et Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Kunming, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux dans la cour de l'Association pour la transmission de la culture naxi, Lijiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation for an audio and video recording session with Mr. HE Xixian 和希贤</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863051v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo dans le studio d'enregistrement, avec le technicien, après une séance d'enregistrement électroglottographique de langue naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pékin, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges avec M. HE Xixian 和希贤 (locuteur de la langue naxi), à son domicile, auprès de l'âtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection Pangloss, une archive ouverte de langues rares (note rédigée à l'invitation du Comité International Permanent des Linguistes, publiée dans la Newsletter de mars 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04856407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, diffusion et archivage de bases de données des langues rares : enjeux scientifiques et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01683227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis Michaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexis-michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1165-2680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095131507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120871374</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000385276788</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-7112-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur au CNRS, membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et Civilisations à Tradition Orale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (LACITO, UMR 7107 CNRS-Sorbonne Nouvelle-Institut National des Langues et Civilisations Orientales)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexis.michaud@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na (Mosuo) – English – Chinese dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashilamu Latami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale-Marie Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Lexica, Benjamin Galliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01204638v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">永宁阿拉瓦村摩梭方言—汉—英—法词典</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashilamu Latami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale-Marie Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Lexica, Benjamin Galliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01744420v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone in Yongning Na: Lexical tones and morphotonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Diversity Linguistics, Haspelmath, Martin, 978-3-96110-509-0. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15275071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094049v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire na (mosuo) – chinois – français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashilamu Latami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale-Marie Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Lexica, Benjamin Galliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01204645v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduplication [N° 29 de : Faits de langues]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faits de langues, pp.258, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pangloss Collection: Opening up research data on endangered and under-documented languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101 (1), pp.e38-e59. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/lan.2025.a954237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering Michel Ferlus (1935-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Southeast Asian Linguistics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.xxiv-xxix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistes de terrain en quête d’éthique : de l’archivage numérique insouciant à la réflexivité permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ypu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518087v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam Michel Ferlus (1935-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (2), pp.249-252. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19606028-bja10041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">纳西语的升调——从共时分布类型及演变看字调升调的历史来源</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yuyanxue Luncong 语言学论丛</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.133-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intonation dans les langues tonales : des réflexions générales et deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Scholvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 199 (1), pp.399-429. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.204.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03189736v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Digital Object Identifier, une impérieuse nécessité ? L'exemple de l'attribution de DOI à la Collection Pangloss, archive ouverte de langues en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.156-175. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.202.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02870206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Christensen, Julia, Christopher Cox & Lisa Szabo-Jones (eds.). 2018. Activating the heart: Storytelling, knowledge sharing and relationship (Indigenous Studies Series). Waterloo, Ontario, Canada: Wilfrid Laurier University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.58-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription du linguiste au miroir de l’intelligence artificielle : réflexions à partir de la transcription phonémique automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115 (1), pp.141-166. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.115.1.3289158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02881731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Anusree SREENIVASAN. — The tonal phonology of Thadou. Munich, LINCOM, 2019 (LINCOM Studies in Asian Linguistics 88)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.137-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02949362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward open data policies in phonetics: What we can gain and how we can avoid pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garellek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Sum Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.3 - 16. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v9i00.14955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de « ceux qui ne sont rien » en Asie du sud-est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likun He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série "Oralités contestataires", pp.147-154. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.7019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519293v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating automatic transcription into the language documentation workflow: Experiments with Na data and the Persephone toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Neubig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.393-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de numérisation DO-RE-MI-FA : données des recherches de Michel Ferlus en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AFRASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93-94, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04682743v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z in company names: trendy clothing for a typical Vietnamese sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiển Phạm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon-Khmer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.53-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413258v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech data acquisition: the underestimated challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Niebuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KALIPHO - Kieler Arbeiten zur Linguistik und Phonetik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue: "Theoretical and empirical foundations of experimental phonetics", 3, pp.1-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01026295v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strata of standardization: the Phong Nha dialect of Vietnamese (Quảng Bình Province) in historical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (1), pp.124-162. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ltba.38.1.04mic⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone and intonation: introductory notes and practical recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KALIPHO - Kieler Arbeiten zur Linguistik und Phonetik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue: "Theoretical and empirical foundations of experimental phonetics", 3, pp.43-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01091477v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrasing, prominence, and morphotonology: How utterances are divided into tone groups in Yongning Na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Chinese linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.112-152. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/2405478X-00801006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonemic and tonal analysis of the Pianding dialect of Naxi (Dadong County, Lijiang Municipality)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likun He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19606028-00441p01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">骆克的纳西语-英语百科辞典中的拼音系统、对照国际音标</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueguang He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">茶马古道研究集刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376259v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">鼻化特征在历史演变中的转移----从辅音声母到元音？还是元音到辅音声母？</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert L. Rankin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastling / Dongfang yuyanxue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.159-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00915473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting and researching endangered languages: the Pangloss Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mazaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.119-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Pinson, Thomas M. 2012. A Naxi-Chinese-English Dictionary (Naqxi-Habaq-Yiyu Ceeqdiail / 纳西汉英词典)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">单音节化：东亚语言中的一些常见演化形式</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">茶马古道研究集刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.74-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">香格里拉县次恩丁村纳西语音系研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirong Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">茶马古道研究集刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.139-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00793264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical transfer of nasality between consonantal onset and vowel: from C to V or from V to C?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert L. Rankin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.201-230. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dia.29.2.04mic⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00580260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phonology of Laze: phonemic analysis, syllabic inventory, and a short word list</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yuyanxue Luncong 语言学论丛</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.196-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">永宁摩梭话（纳语）长篇语料的记录整理与研究工作</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">丽江民族研究 Lijiang Minzu Yanjiu (Lijiang Ethnic Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.36-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching the historical phonology of three highly eroded Sino-Tibetan languages: Naxi, Na and Laze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (4), pp.468-498. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dia.28.4.02jac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537990v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de tons en Asie orientale : typologie, schémas évolutifs et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.247-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tones of numerals and numeral-plus-classifier phrases: on structural similarities between Naxi, Na and Laze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">丽江市古城区文化乡纳西语（纳语）音位系统研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueguang He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">茶马古道研究集刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.190-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376471v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Naxi and Pumi at the end of the 19th century: evidence on sound changes from the word lists by Charles-Eudes Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">云南省丽江市永宁区域摩梭话中濒临消失的声调与音位</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashi Latami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lijiang Minzu Yanjiu 丽江民族研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.344-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching the prosodic system of Shǐxīng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (3), pp.539-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336149v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">木里水田话声调系统研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minority Languages of China (Minzu Yuwen 民族语文)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual transcription and acoustic data: the example of /i/ in Yongning Na (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325269v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonemic and tonal analysis of Yongning Na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp. 159-196. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1960602808x00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00358610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal contrasts and initial consonants: a case study of Tamang, a ‘missing link’ in tonogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mazaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (4), pp.231-256. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000192794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir phonétique des formes rédupliquées : réduplication, tons lexicaux et intonation en na (naxi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La réduplication, 29, pp.5--8. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-029-01-900000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Các thanh điệu thanh hầu hoá và phi thanh hầu hoá dưới tác dụng của sự nhấn âm: các giá trị hệ số mở tiến dần đến cực đại</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ngôn ngữ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (2), pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassociated tones and coalescent syllables in Naxi (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueguang He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (3), pp.237-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduplication : universaux iconiques et valeurs en système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp. 117-124. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-029-01-900000010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal reassociation and rising tonal contours in Naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics of the Tibeto-Burman Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29(1), pp. 61-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal release, nasal finals and tonal contrasts in Hanoi Vietnamese: an aerodynamic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon-Khmer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three extreme cases of neutralisation: nasality, retroflexion and lip-rounding in Naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (1), pp. 23-55. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/clao.2006.1746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllabic inventory of a Western Naxi dialect, and correspondence with Joseph F. Rock's transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (1), pp. 3-21. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/clao.2006.1745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final consonants and glottalization: new perspectives from Hanoi Vietnamese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61(2-3), pp. 119-146. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000082560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic systems: Mainland Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Watkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Gussenhoven; Aoju Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Language Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01617182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonny Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aronoff, Mark. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, 9780199384655. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780199384655.013.748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nàxī 納西 language / Naish languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoping Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Chinese Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brill, pp.144-157, 2017, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/2210-7363_ecll_COM_00000247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00793649v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Georges Haudricourt (1911-1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rint Sybesma; Wolfgang Behr; Zev Handel; C.T. James Huang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Chinese Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-354, 2017, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/2210-7363_ecll_COM_000143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00793597v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Structure in Asia: Yongning Na (Sino-Tibetan) and Vietnamese (Austroasiatic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Féry, Caroline; Ishihara, Shinichiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Information Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.2048-2070, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tone patterns of numeral-plus-classifier phrases in Yongning Na: a synchronic description and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathan Hill; Tom Owen-Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhimalayan Linguistics. Historical and Descriptive Linguistics of the Himalayan Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp. 275-311, 2013, Trends in Linguistics. Studies and Monographs [TiLSM] 266, 978-3-11-031083-2. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110310832.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monosyllabicization: patterns of evolution in Asian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Nau, Thomas Stolz &amp; Cornelia Stroh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monosyllables: from phonology to typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akademie Verlag, pp.115-130, 2012, Studia typologica, 978-3050059259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436432v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A description of endangered phonemic oppositions in Yongning Na (Mosuo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashi Latami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xu Shixuan, Tjeerd de Graaf and Cecilia Brassett. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues of language endangerment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intellectual property publishing house (知识产权出版社), Beijing, pp.55-71, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pictographs and the language of Naxi rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Mathieu; Cindy Ho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quentin Roosevelt's China. Ancestral Realms of the Naxi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnoldsche Art Publishers, pp.90-99, 2011, 9783897903432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00613668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we need tone features?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.N. Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hume, Elizabeth; Goldsmith, John; Wetzels, Leo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tones and features</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.3-24, 2011, 9783110246223. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110246223.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic constituents in French: a data-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Fónagy; Yuji Kawaguchi; Tsunekazu Moriguchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosody and syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp. 47-64, 2006, Usage-based linguistic informatics, 9789027233158. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ubli.3.05vai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus et tons lexicaux: de la variété des paramètres prosodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Lacheret-Dujour, J. François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction et moyens d'expression de la focalisation à travers les langues, Mémoires de la Société de Linguistique de Paris, nouvelle série, tome XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp. 13-47, 2003, Mémoires de la Société de Linguistique de Paris, nouvelle série, tome XIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le na(rua)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zribi-Hertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFEO-CNRS-SOAS word list for linguistic fieldwork in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thị Thu Hà Phạm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Gehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068533v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">象形文字与纳西祭祀语言的特点刍议</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duan Tianting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and language identification in Multilingual Models of Speech: exploring the genericity and robustness of speech representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos Island, Greece. pp.3330-3334, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du niveau de proximité entre enregistrements audio et évaluation indirecte du niveau d’abstraction des représentations issues d’un grand modèle de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.112-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing degrees of closeness between audio recordings along different dimensions using large-scale cross-lingual models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EACL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Mar 2024, St. Julian’s, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new methods using artificial neural networks for less documented languages: the case of Naish languages (Na, Naxi, Lazé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Language Symposium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aimée Lahaussois, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 'snippet-lects' to doculects and dialects: Leveraging neural representations of speech for placing audio signals in a language landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting of the Special Interest Group on Under-resourced Languages (SIGUL 2023), a satellite workshop of Interspeech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.29-33, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SIGUL.2023-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108652v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating NLP specialists’ access to language archive materials: an update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2022.computel-1.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03647315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plugging a neural phoneme recognizer into a simple language model: a workflow for low-resource settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.4905-4909, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03625581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter l'accès des praticiens du Traitement Automatique des Langues à des jeux de données de langues rares : un deuxième point d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles pré-entraînés à l'épreuve des langues rares : expériences de reconnaissance de mots sur la langue japhug (sino-tibétain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03625580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for language documentation: a progress report for Japhug and Na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lambourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Workshop on Sino-Tibetan Languages of Southwest China 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation de modèles neuronaux pour la transcription phonémique : premiers pas vers la reconnaissance de mots pour les langues rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly automatic transcription of low-resource languages: Plugging ESPnet into Elpis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lambourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComputEL-4: Fourth Workshop on the Use of Computational Methods in the Study of Endangered Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Hawai‘i, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03030529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlloVera: a multilingual allophone database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R Mortensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Littell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Rijhwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020: 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02527046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonemic transcription of low-resource languages: To what extent can preprocessing be automated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint SLTU (Spoken Language Technologies for Under-resourced languages) and CCURL (Collaboration and Computing for Under-Resourced Languages) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Marseille, France. pp.306-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513914v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir aux linguistes « de terrain » un accès à la transcription automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montrouge, France. pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'erreurs de transcriptions phonémiques automatiques d'une langue « rare » : le na (mosuo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.451-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glottalized tone in Muong (Vietic): a pilot study based on audio and electroglottographic recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Phonetic Association (IPA); Australasian Speech Science and Technology Association, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic lessons from automatic phonemic transcription: preliminary reflections on Na (Sino-Tibetan) and Tsuut’ina (Dene) data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS XIX (19th International Congress of Phonetic Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02059313v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating phonemic transcription of low-resource tonal languages for language documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Neubig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaria Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Bird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.3356-3365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01709648v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonemic transcription of low-resource tonal languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Neubig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Language Technology Association Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Brisbane, Australia. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01656683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des ressources électroniques interconnectées : Lexica, les dictionnaires de la collection Pangloss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France. pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01557348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer au progrès solidaire des recherches et de la documentation : la Collection Pangloss et la Collection AuCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đăng-Khoa Mạc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude de la Parole 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la Communication Parlée, Jul 2016, Paris, France. pp.155-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of speaker attitudes on glottalized tones: a study of two Vietnamese sentence-final particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Khoa Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-Dat Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS XVIII (18th International Congress of Phonetic Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148772v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic insights into a simple level-tone system: ‘careful’ vs. ‘impatient’ realizations of Naxi High, Mid and Low tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS XVIII (18th International Congress of Phonetic Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the automatic processing of Yongning Na (Sino-Tibetan): developing a 'light' acoustic model of the target language and testing 'heavyweight' models from five national languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Ngoc-Diep Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Spoken Language Technologies for Under-resourced Languages (SLTU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St Petersburg, Russia. pp.153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of intonation and complex lexical tones: how speaker attitudes affect the realization of glottalization on Vietnamese sentence-final particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Khoa Mac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. (the Proceedings do not have page numbers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying level-tone systems in Asia: the case of the Naish languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phonetics of the Languages in China (ICPLC-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Hong Kong, Hong Kong SAR China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868019v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining documentation and research: ongoing work on an endangered language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Toda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALP 2012 (2012 International Conference on Asian Language Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hanoi, Vietnam. pp.169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex tones of East/Southeast Asian languages: current challenges for typology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Tonal Aspects of Languages (TAL 2012), Nanjing, China (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nanjing (Chine), China. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple architecture for the fine-grained documentation of endangered languages: the LACITO multimedia archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Speech Database and Assessments (Oriental COCOSDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hsinchu, Taiwan. pp.14-23, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSDA.2011.6085973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00620893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first approach to the prosodic system of Laze: fieldwork data and cross-language perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Tibeto-Burman Languages of Sichuan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Linguistics - Academia Sinica, Nov 2008, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections about the phonemic analysis of Yongning Na (Tibeto-Burman): perceptual transcription and acoustic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics Conference of China 2008 (PCC 2008): 第八届中国语音学学术会议</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Beijing, China. (Proceedings published as a CD-ROM; no page numbers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259335v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tones and intonation: some current challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Seminar on Speech Production (ISSP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolph Sock, Susanne Fuchs &amp; Yves Laprie, Dec 2008, Strasbourg, France, Dec. 8th-12th, 2008, France. pp. 13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325982v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phonetic evolution of reduplicated expressions: reduplication, lexical tones and prosody in Na (Naxi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp. 801-804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00166896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot study on the F0 curve of syllable-initial sonorants, comparing nasals, lenis stops and fortis stops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque de Villetaneuse sur l’anglais oral (ALOES 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets aérodynamiques du mouvement du velum : le cas des voyelles nasales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. 247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La courbe de F0 des sonantes initiales de syllabe joue-t-elle un rôle prosodique? Etude-pilote de données d'anglais britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. 121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitch and voice quality characteristics of the lexical word-tones of Tamang, as compared with level tones (Naxi data) and pitch-plus-voice-quality tones (Vietnamese data)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mazaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dresden, Germany. pp. 819-822, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2006-174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replicating in Naxi (Tibeto-Burman) an experiment designed for Yorùbá: An approach to ‘prominence-sensitive prosody' vs. ‘calculated prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dresden, Germany. pp.819-822, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2006-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using open quotient for the characterisation of Vietnamese glottalised tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Eurospeech-Interspeech 2005: 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisboa, Portugal. pp.2885-2889, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement from electroglottography: DECPA, and its application in prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nara, Japan. pp. 633-636, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2004-146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glottalized and nonglottalized tones under emphasis: Open quotient curves remain stable, f0 curve is modified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Speech Prosody 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nara, Japan. pp.745-748, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2004-172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rising tone of Naxi: from syntax and intonation to the lexicon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces Prosodiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nantes, France. pp.149-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00153371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu pourrais enregistrer un corpus pour moi ? » Pour une charte de qualité des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Journées d'Etude de la Parole, Nancy (2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Nancy, France. pp. 153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01647020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des langues et partage des ressources : le rôle des chercheurs dans la mise en place de banques de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Journées d'Etude de la Parole (Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp. 153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Collection Pangloss : s’ouvrir à la science… et au reste du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthazar Do Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium 2019 du Laboratoire d'excellence "Fondements empiriques de la linguistique / Empirical Foundations of Linguistics" (Labex EFL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Collection Pangloss : une archive ouverte de langues peu documentées, conçue pour favoriser une utilisation en Traitement Automatique des Langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthazar Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les technologies linguistiques pour tous (LT4AII) : Favoriser la diversité linguistique et le multilinguisme dans le monde (UNESCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme de corpus de langues tai (tai paw, tai yo, tai don) : alignement temporel entre manuscrit, enregistrement audio et annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Deo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hang Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Doi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CORLI : Traitements et standardisation des corpus multimodaux et web 2.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Li Zihe's “A Grammar of Malimasa with Annotated Texts and Glossary”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/H9.62010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05502673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique de terrain et sciences ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Sciences humaines &amp; sociales - La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Medieval Tibeto-Burman Languages II: Proceedings of the Tenth Seminar of the International Association for Tibetan Studies (PIATS 2003), edited by Christopher I. Beckwith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.277-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des langues menacées et partage des ressources : exemples et conseils pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie de langues à tons (naxi et vietnamien), prosodie de l'anglais : éclairages croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00130149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de systèmes prosodiques d’Asie orientale : linguistique de terrain et phonétique expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lumière - Lyon 2, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01538660v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 5/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Work and family: linguistic fieldwork & baby care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 6/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Facing the microphone with confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 7/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Transcribing a narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 1/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Preparing for a visit by journalists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 2/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | One of the last connoisseurs of the Yongning Na language: Ms. Latami Dashilame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 4/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | Putting the electroglottographic collar into place for a recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos by Qin Qing, 3/7 | Linguistic Investigations of Yongning Na by Alexis Michaud | East Asia | How to avoid reverberation when recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Qing 秦晴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - LACITO, China. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch drawing of the experimental setup for recording oral and nasal airflow (synchronized with the audio signal) using the EVA-2 work station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01648331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview d'Alexis Michaud par la télévision régionale, retour d'enquête linguistique au sujet de la langue naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Paris, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges avec M. HE Xixian 和希贤 (locuteur de la langue naxi), à son domicile, auprès de l'âtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo de M. HE Xueguang 和学光, intellectuel naxi, et Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Vieille ville de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux dans la cour de l'Association pour la transmission de la culture naxi, Lijiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Vieille ville de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation d'une séance d'enregistrement audio et vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo de groupe, après une séance d'enregistrement électroglottographique de langue naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pékin, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. HE Xixian 和希贤 (locuteur M4) au domicile de M. HE Xueguang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo de HE Jiren, linguiste naxi, et Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Kunming, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux dans la cour de l'Association pour la transmission de la culture naxi, Lijiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation for an audio and video recording session with Mr. HE Xixian 和希贤</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863051v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges avec M. HE Xixian 和希贤 (locuteur de la langue naxi), à son domicile, auprès de l'âtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo dans le studio d'enregistrement, avec le technicien, après une séance d'enregistrement électroglottographique de langue naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Pékin, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêteur, lors d'une enquête linguistique au sujet de la langue naxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. A Ser (Wenhua), municipalité de Lijiang, China. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection Pangloss, une archive ouverte de langues rares (note rédigée à l'invitation du Comité International Permanent des Linguistes, publiée dans la Newsletter de mars 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04856407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, diffusion et archivage de bases de données des langues rares : enjeux scientifiques et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01683227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D7AF9DA"/>
+    <w:nsid w:val="2A24DD91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-michaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1165-2680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095131507" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/120871374" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385276788" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7112-2014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lacito.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexis.michaud@cnrs.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204645v5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashilamu Latami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale-Marie Milan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744420v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204638v5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094049v7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/513" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15275071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Adamou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2025.a954237" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19606028-bja10041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518087v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ypu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830665v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun He" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189736v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Scholvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.204.0013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cox" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.115.1.3289158" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aouini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.202.0155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894375v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garellek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gordon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kirby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Sum Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v9i00.14955" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519293v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.7019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841979v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Cohn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Neubig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-04682743v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413258v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hi&#7875;n Ph&#7841;m" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376259v5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Michailovsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueguang He" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferlus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.38.1.04mic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026295v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Niebuhr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091477v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405478X-00801006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098742v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19606028-00441p01" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mazaudon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915473v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Rankin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867348v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582639v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793264v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirong Xu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.29.2.04mic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537990v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.28.4.02jac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436458v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543173v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashi Latami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376471v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336149v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chirkova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436463v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325269v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1960602808x00064" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000192794" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-00144485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135814v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#226;n Vu-Ngoc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130120v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.2006.1746" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.2006.1745" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138758v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roubeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000082560" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617182v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Watkins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519305v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonny Sands" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199384655.013.748" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793649v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin He" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoping Zhong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2210-7363_ecll_COM_00000247" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793597v5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://referenceworks.brillonline.com/entries/encyclopedia-of-chinese-language-and-linguistics/*-COM_000143" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2210-7363_ecll_COM_000143" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945897v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821180v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110310832.275" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436432v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613668v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456364v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Clements" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110246223.3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512028v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130794v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ubli.3.05vai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590770v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068533v4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thu H&#224; Ph&#7841;m" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Gehrmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Tianting" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623064v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701882v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-953" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108652v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SIGUL.2023-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856363v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625581v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11314" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846839v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911938v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02513914v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527046v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Mortensen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Littell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Rijhwani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059313v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02088021v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709648v4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaria Cruz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bird" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656683v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557348v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341631v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#259;ng-Khoa M&#7841;c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148772v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Khoa Mac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Nguyen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Dat Tran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148765v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980431v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Diep Do" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824076v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868019v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676251v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731261v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Toda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620893v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDA.2011.6085973" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325982v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372956v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259335v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166896v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130796v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137628v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134939v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2006-174" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130341v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2006-173" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134411v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-762" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130325v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2004-146" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134409v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2004-172" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153371v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647020v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415045v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Do Nascimento" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156809v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873903v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Deo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hang Dinh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Doi Tran" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05502673v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/H9.62010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914572v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130333v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133232v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130149v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01538660v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919087v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Qing &#31206;&#26228;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919143v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919123v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919134v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919042v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919071v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919108v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01648331v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863039v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863061v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862916v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863063v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863071v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863045v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863065v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862893v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863072v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863051v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862876v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862923v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856407v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01683227v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-michaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1165-2680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095131507" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/120871374" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385276788" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7112-2014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lacito.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexis.michaud@cnrs.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204638v5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashilamu Latami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale-Marie Milan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744420v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094049v7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/513" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15275071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204645v5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Adamou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2025.a954237" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518087v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ypu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19606028-bja10041" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830665v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun He" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189736v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Scholvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.204.0013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aouini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.202.0155" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cox" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.115.1.3289158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894375v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garellek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gordon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kirby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Sum Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v9i00.14955" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519293v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.7019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841979v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Cohn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Neubig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-04682743v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413258v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hi&#7875;n Ph&#7841;m" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026295v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Niebuhr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141389v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferlus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.38.1.04mic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091477v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405478X-00801006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098742v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19606028-00441p01" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376259v5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Michailovsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueguang He" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915473v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Rankin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mazaudon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867348v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793264v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirong Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.29.2.04mic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582639v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749887v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537990v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.28.4.02jac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436458v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376471v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543173v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashi Latami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336149v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chirkova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436463v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325269v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1960602808x00064" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000192794" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170199v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03337067v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#226;n Vu-Ngoc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-00144485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138758v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roubeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130120v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.2006.1746" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134940v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.2006.1745" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000082560" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617182v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Watkins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519305v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonny Sands" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199384655.013.748" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793649v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin He" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoping Zhong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2210-7363_ecll_COM_00000247" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793597v5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://referenceworks.brillonline.com/entries/encyclopedia-of-chinese-language-and-linguistics/*-COM_000143" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2210-7363_ecll_COM_000143" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945897v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821180v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110310832.275" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436432v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512028v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456364v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Clements" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110246223.3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130794v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ubli.3.05vai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590770v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068533v4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thu H&#224; Ph&#7841;m" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Gehrmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Tianting" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701882v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-953" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623064v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108652v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SIGUL.2023-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625581v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11314" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856363v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Mortensen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Li" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Littell" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Rijhwani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02513914v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798572v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02088021v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059313v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709648v4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaria Cruz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bird" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656683v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557348v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341631v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#259;ng-Khoa M&#7841;c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148772v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Khoa Mac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Nguyen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Dat Tran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148765v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980431v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Diep Do" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824076v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868019v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731261v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Toda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676251v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620893v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDA.2011.6085973" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372956v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259335v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325982v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166896v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631243v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137628v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130796v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134939v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2006-174" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130341v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2006-173" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134411v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-762" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130325v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2004-146" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134409v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2004-172" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153371v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647020v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156809v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Do Nascimento" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873903v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Deo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hang Dinh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Doi Tran" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05502673v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/H9.62010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914572v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130333v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133232v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130149v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01538660v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919123v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Qing &#31206;&#26228;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919134v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919143v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919042v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919071v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919108v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03919087v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01648331v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863065v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863063v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863071v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863045v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862283v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863061v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862893v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863072v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863051v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862923v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02862876v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02863039v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856407v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01683227v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>