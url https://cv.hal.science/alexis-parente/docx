--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis Parenté </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du continuum de soins dans les hôpitaux d'Afrique subsaharienne pratiquant la chirurgie du cancer du sein : une analyse secondaire de l'étude GlobalSurg 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Lawani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Congrès de la Société Africaine de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Africaine de Santé Publique, Sep 2025, COTONOU, Benin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des thérapies alternatives et complémentaires dans le cadre du cancer au niveau mondial : Revue systématique de la littérature et méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Toniolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Dessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asséréhou Blaise Choki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Adou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque inter-régional de recherche paramédicale du GIRCI SOHO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLCC Claudius Régaud, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des relations entre troubles psychiatriques sévères et cancers : temporalité, addictions et réponse inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Vinais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Plansont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Omega-Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, Nov 2025, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cancer du sein en Afrique subsaharienne, un nouveau défi sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanga Mahiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Laleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'épidémiologie et de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADELF - EPITER, Mar 2023, LOME, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial organization of muscular myosin identified by the optical and computational pipeline FAMOUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ferrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.3, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2621004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de facteurs de risques génétiques du cancer du sein au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Laleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismand Houinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th AORTIC Intenational Conference on Cancer in Africa in virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the genetic determinism of muscular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Muscle of Cochin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of GASP-1 or GASP- 2 overexpression on muscle development and metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle Development, Regeneration and Disease 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo knock-down of novel murine myogenic partners identified by a siRNA-based screen in C2C12 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSFM, Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric analysis of muscle cross sections using multicolor immunofluorescence imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biomedical Engineering (ICBE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and physiologic regulation of myostatin in mice : study of the GASP-2 protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student seminar of the ED524 doctoral School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pouligny-Notre-Dame, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of muscle development : study of the GASP-1 & 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSFM, Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of muscle development : study of the GASP-2 proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Advanced School for Mouse Phenogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liebfrauenberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of muscle development : study of the GASP proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The GEIST Institut Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect costs of breast cancer management in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Ahindu Konga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pofagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismand Houinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.100629. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcpo.2025.100629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic factors of breast cancer and survival in Sub-Saharan Africa: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Adou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA quality challenges in breast cancer samples from three low-middle income African countries: a straightforward protocol for research in cancer genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dangbemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fassinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lacorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer genetics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 298-299, pp.295-301. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cancergen.2025.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer characteristics in low- and middle-income countries: An umbrella review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisbeth Tolentino-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pofagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Ahindu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Toniolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96, pp.102797. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canep.2025.102797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic factors and overall survival of breast cancer in Benin: a hospital-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Moufalilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kiki-Migan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Totah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.295. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-024-03114-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer in the Grand Libreville, Gabon (2013–2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahine Ivanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maxwell Parkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Filankembo Kava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nziengui Tirogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nzamba Bissielou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.102695. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canep.2024.102695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the continuum of care in Sub-Saharan African hospitals performing surgery for breast cancer: a secondary analysis of the GlobalSurg 3 study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Lawani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Moïse Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1529. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-024-13267-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association of benzodiazepine and benzodiazepine-related drugs with outcomes after surgery for colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mathonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopha.2023.115950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHEXL222P Mutation Increases Phex Expression in a New ENU Mouse Model for XLH Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole El Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (8), pp.1356. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13081356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAMOUS: a fast instrumental and computational pipeline for multiphoton microscopy applied to 3D imaging of muscle ultrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (27), pp.274005. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abf8f2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225997v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASP-2 overexpressing mice exhibit a hypermuscular phenotype with contrasting molecular effects compared to GASP-1 transgenics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Boukredine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gondran-Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online first, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201901220R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASP-1 and GASP-2, two closely structurally related proteins with a functional duality in antitrypsin inhibition specificity: a mechanistic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lapeyronie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montasir Al Mansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online Version of Record before inclusion in an issue, 10 p;. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/febs.15072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of both full-length and truncated isoforms of bovine PGC-1alpha enhances myoblasts differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.12-21. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.genrep.2018.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in adiposity and glucose homeostasis in adult gasp-1 overexpressing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (5), pp.1896-1911. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000485878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of C2C12 myoblast proliferation and differentiation by GASP-2, a myostatin inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Pèrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry and Biophysics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.39-46. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrep.2016.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts directs et indirects de la prise en charge du cancer du sein en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Ahindu Konga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pofagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismand Stephan Houinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Congrès de la Société Africaine de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la disposition à payer pour une parfaite santé en Afrique Sub-saharienne : Méthode d’évaluation contingente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Ahindu Konga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pofagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismand Stephan Houinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Congrès de la Société Africaine de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of Body Mass Index Changes and Their Association with Overall Survival in Breast Cancer Patients in Limoges, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pofagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizehoun-Adissoda Carmelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRELL-ENCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des inégalités sociales et de facteurs biopsychosociaux sur la survie des patients atteints de cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès National des Réseaux de Cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès au traitement du cancer du sein chez les femmes en population générale à Cotonou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnangnon Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houéhanou Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Salmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mboko Justie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'épidémiologie et de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, LOME, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, Attitudes et Pratiques des médecins généralistes sur le cancer du sein dans le département du Littoral en République du Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnangnon Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houéhanou Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Moufalilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodjrenou Eunice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'épidémiologie et de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, LOME, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs pronostiques et survie des femmes atteintes d'un cancer du sein en Afrique au Sud du Sahara - Revue systématique et méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismand Stephan Houinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICLIN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-3D-multiphoton imaging of whole biological structures with a computational assistance and the pipeline FAMOUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biological Systems 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAMOUS pipeline: multiphoton microscopy and computational strategy for 3D imaging of biomedical sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSB Symposium "Frontiers in Bioimaging"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo knock-down of novel murine myogenic partners identified by a siRNA-based screen in C2C12 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myogensis Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lucca, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo knock-down of novel murine myogenic partners identified by a siRNA-based screen in C2C12 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualités fonctionnelles de GASP-1 et GASP-2, deux protéines multi-domaines antagonistes de la myostatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie cellulaire. Université de Limoges, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019LIMO0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02790534v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A siRNA mediated screen during C2C12 myogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouhouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2019, Methods in Molecular Biology, 978-1-4939-8896-9. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-8897-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis Parenté </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and Clinical Features of Breast Cancer in Cotonou (2014-2019): Insights from a Population-Based Registry Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Togueyadji Emmanuel Allayambaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Robin Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmane Amidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Surgical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (5), pp.4427-4435. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1245/s10434-025-18976-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer characteristics in low- and middle-income countries: An umbrella review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisbeth Tolentino-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pofagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Ahindu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Toniolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96, pp.102797. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canep.2025.102797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic factors of breast cancer and survival in Sub-Saharan Africa: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Adou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA quality challenges in breast cancer samples from three low-middle income African countries: a straightforward protocol for research in cancer genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dangbemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fassinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lacorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer genetics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 298-299, pp.295-301. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cancergen.2025.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect costs of breast cancer management in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Ahindu Konga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pofagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismand Houinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.100629. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcpo.2025.100629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the continuum of care in Sub-Saharan African hospitals performing surgery for breast cancer: a secondary analysis of the GlobalSurg 3 study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Lawani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Moïse Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1529. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-024-13267-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer in the Grand Libreville, Gabon (2013–2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahine Ivanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maxwell Parkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Filankembo Kava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nziengui Tirogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nzamba Bissielou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.102695. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canep.2024.102695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic factors and overall survival of breast cancer in Benin: a hospital-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Moufalilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kiki-Migan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Totah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.295. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-024-03114-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association of benzodiazepine and benzodiazepine-related drugs with outcomes after surgery for colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mathonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopha.2023.115950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHEXL222P Mutation Increases Phex Expression in a New ENU Mouse Model for XLH Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole El Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (8), pp.1356. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13081356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAMOUS: a fast instrumental and computational pipeline for multiphoton microscopy applied to 3D imaging of muscle ultrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (27), pp.274005. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abf8f2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225997v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASP-2 overexpressing mice exhibit a hypermuscular phenotype with contrasting molecular effects compared to GASP-1 transgenics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Boukredine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gondran-Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online first, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201901220R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of both full-length and truncated isoforms of bovine PGC-1alpha enhances myoblasts differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.12-21. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.genrep.2018.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASP-1 and GASP-2, two closely structurally related proteins with a functional duality in antitrypsin inhibition specificity: a mechanistic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lapeyronie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montasir Al Mansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online Version of Record before inclusion in an issue, 10 p;. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/febs.15072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in adiposity and glucose homeostasis in adult gasp-1 overexpressing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (5), pp.1896-1911. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000485878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of C2C12 myoblast proliferation and differentiation by GASP-2, a myostatin inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Pèrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry and Biophysics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.39-46. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrep.2016.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein en Afrique subsaharienne : surmonter les défis génomiques pour mettre en œuvre une approche intégrée d'épidémiologie génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ivanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Brice Ngoungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Darre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International ADELF-EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADELF EPITER, Dec 2025, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des thérapies alternatives et complémentaires dans le cadre du cancer au niveau mondial : Revue systématique de la littérature et méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Toniolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Dessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asséréhou Blaise Choki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Adou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque inter-régional de recherche paramédicale du GIRCI SOHO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLCC Claudius Régaud, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Quality challenges in Breast Cancer FFPE samples from three Low-middle income African countries: A pioneering genetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fassinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Laccore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Women's Health and Breast Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des relations entre troubles psychiatriques sévères et cancers : temporalité, addictions et réponse inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Vinais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Plansont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Omega-Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, Nov 2025, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du continuum de soins dans les hôpitaux d'Afrique subsaharienne pratiquant la chirurgie du cancer du sein : une analyse secondaire de l'étude GlobalSurg 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Lawani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Congrès de la Société Africaine de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Africaine de Santé Publique, Sep 2025, COTONOU, Benin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cancer du sein en Afrique subsaharienne, un nouveau défi sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanga Mahiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Laleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'épidémiologie et de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADELF - EPITER, Mar 2023, LOME, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial organization of muscular myosin identified by the optical and computational pipeline FAMOUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ferrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.3, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2621004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de facteurs de risques génétiques du cancer du sein au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Laleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismand Houinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th AORTIC Intenational Conference on Cancer in Africa in virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the genetic determinism of muscular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Muscle of Cochin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo knock-down of novel murine myogenic partners identified by a siRNA-based screen in C2C12 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSFM, Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of GASP-1 or GASP- 2 overexpression on muscle development and metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle Development, Regeneration and Disease 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric analysis of muscle cross sections using multicolor immunofluorescence imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biomedical Engineering (ICBE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of muscle development : study of the GASP-1 & 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSFM, Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of muscle development : study of the GASP-2 proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Advanced School for Mouse Phenogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liebfrauenberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and physiologic regulation of myostatin in mice : study of the GASP-2 protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student seminar of the ED524 doctoral School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pouligny-Notre-Dame, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of muscle development : study of the GASP proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The GEIST Institut Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts directs et indirects de la prise en charge du cancer du sein en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Ahindu Konga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pofagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismand Stephan Houinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Congrès de la Société Africaine de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la disposition à payer pour une parfaite santé en Afrique Sub-saharienne : Méthode d’évaluation contingente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Ahindu Konga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pofagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismand Stephan Houinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Congrès de la Société Africaine de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of Body Mass Index Changes and Their Association with Overall Survival in Breast Cancer Patients in Limoges, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pofagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizehoun-Adissoda Carmelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRELL-ENCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des inégalités sociales et de facteurs biopsychosociaux sur la survie des patients atteints de cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès National des Réseaux de Cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès au traitement du cancer du sein chez les femmes en population générale à Cotonou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnangnon Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houéhanou Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Salmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mboko Justie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'épidémiologie et de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, LOME, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, Attitudes et Pratiques des médecins généralistes sur le cancer du sein dans le département du Littoral en République du Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnangnon Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houéhanou Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Moufalilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodjrenou Eunice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'épidémiologie et de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, LOME, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs pronostiques et survie des femmes atteintes d'un cancer du sein en Afrique au Sud du Sahara - Revue systématique et méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismand Stephan Houinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICLIN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-3D-multiphoton imaging of whole biological structures with a computational assistance and the pipeline FAMOUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biological Systems 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAMOUS pipeline: multiphoton microscopy and computational strategy for 3D imaging of biomedical sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSB Symposium "Frontiers in Bioimaging"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo knock-down of novel murine myogenic partners identified by a siRNA-based screen in C2C12 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myogensis Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lucca, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo knock-down of novel murine myogenic partners identified by a siRNA-based screen in C2C12 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualités fonctionnelles de GASP-1 et GASP-2, deux protéines multi-domaines antagonistes de la myostatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie cellulaire. Université de Limoges, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019LIMO0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02790534v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A siRNA mediated screen during C2C12 myogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouhouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2019, Methods in Molecular Biology, 978-1-4939-8896-9. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-8897-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05315860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Hou&#233;hanou Rodrigue Gnangnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Lawani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Knight" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Dossou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05357608v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toniolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dessi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass&#233;r&#233;hou Blaise Choki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Adou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vinais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gell&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plansont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04123275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gnangnon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanga Mahin&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sacca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Laleye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraige" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03439549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Gnangnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Houinato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Blanquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devilers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05313642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Ahindu Konga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pofagi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpo.2025.100629" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05144564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kinsou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chkeir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dangbemey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fassinou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lacorre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cancergen.2025.11.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05021248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Tolentino-Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Ahindu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2025.102797" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04583010v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Moufalilou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kiki-Migan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Totah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-024-03114-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahine Ivanga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maxwell Parkin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Filankembo Kava" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nziengui Tirogo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nzamba Bissielou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2024.102695" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Knight" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mo&#239;se Dossou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-13267-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04394220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Tarhini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mathonnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.115950" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648412v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole El Hakam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081356" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225997v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Massias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf8f2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Boukredine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondran-Tellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901220R" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapeyronie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montasir Al Mansi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delourme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15072" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bamba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genrep.2018.10.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000485878" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce P&#232;ri&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrep.2016.03.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05462447v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Stephan Houinato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05462460v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05097031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania d'Almeida" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizehoun-Adissoda Carmelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04737914v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Merabtine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sbeity" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04092661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnangnon Freddy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;hanou Rodrigue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Salmane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboko Justie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04092648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodjrenou Eunice" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04119327v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280626v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal&#178;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790534v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LIMO0028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002759v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8897-6_13" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05551926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Hou&#233;hanou Rodrigue Gnangnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togueyadji Emmanuel Allayambaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Robin Sacca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmane Amidou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-025-18976-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05021248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Tolentino-Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chkeir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pofagi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Ahindu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toniolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2025.102797" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05144564v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kinsou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Adou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408951v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Gnangnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dangbemey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fassinou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lacorre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cancergen.2025.11.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05313642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Ahindu Konga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Houinato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpo.2025.100629" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Lawani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Knight" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mo&#239;se Dossou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-13267-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahine Ivanga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maxwell Parkin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Filankembo Kava" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nziengui Tirogo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nzamba Bissielou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2024.102695" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04583010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Moufalilou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kiki-Migan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Totah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-024-03114-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04394220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Tarhini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mathonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.115950" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole El Hakam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraige" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081356" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225997v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Massias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf8f2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Boukredine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondran-Tellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901220R" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002749v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bamba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genrep.2018.10.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapeyronie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montasir Al Mansi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delourme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15072" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Blanquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000485878" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce P&#232;ri&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrep.2016.03.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05601645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ivanga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Darre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05357608v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dessi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass&#233;r&#233;hou Blaise Choki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05579850v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fassinou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laccore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaumet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457682v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vinais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gell&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plansont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05315860v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Knight" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Dossou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04123275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gnangnon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanga Mahin&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sacca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Laleye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parente" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03439549v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789466v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002763v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devilers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002744v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002746v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05462447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Stephan Houinato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05462460v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05097031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania d'Almeida" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizehoun-Adissoda Carmelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04737914v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Merabtine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sbeity" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04092661v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnangnon Freddy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;hanou Rodrigue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Salmane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboko Justie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04092648v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodjrenou Eunice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04119327v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal&#178;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790534v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LIMO0028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8897-6_13" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>